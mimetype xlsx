--- v0 (2026-02-15)
+++ v1 (2026-04-03)
@@ -42,81 +42,81 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3008 de 2026</t>
   </si>
   <si>
     <t>Edmilson Rodrigues de Almeida - Prefeito Municipal</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.662, DE 11 DE JUNHO DE 2025, QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA E DA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO, PARA ADEQUAR O PERÍODO DE MANDATO DA OUVIDORIA-GERAL DO MUNICÍPIO, EM CONFORMIDADE COM A LEI FEDERAL Nº 13.460/2017.</t>
   </si>
   <si>
-    <t>Aguardando a inclusão na ordem do dia</t>
+    <t>Proposição inclusa na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 190 de 2026</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - Mesa Diretora</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE E REVOGA A RESOLUÇÃO Nº 111 DE 01 DE DEZEMBRO DE 2008; E AS RESOLUÇÕES Nº 122 DE 09 DE DEZEMBRO DE 2013, Nº 123 DE 09 DE DEZEMBRO DE 2013 E 154 DE 29 DE MARÇO DE 2022.</t>
+  </si>
+  <si>
+    <t>Primeira Discussão</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3009 de 2026</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
-    <t>Projeto de Resolução nº 190 de 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3010 de 2026</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
-    <t>Incluso na Pauta</t>
+    <t>Aguardando apresentação e leitura em plenário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -419,131 +419,131 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="47" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="44.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1396</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>1397</v>
+        <v>1393</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>1393</v>
+        <v>1397</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1398</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>