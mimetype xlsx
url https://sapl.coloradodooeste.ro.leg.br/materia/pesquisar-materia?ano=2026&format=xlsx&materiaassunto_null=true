--- v0 (2026-02-15)
+++ v1 (2026-04-21)
@@ -10,221 +10,841 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="536" uniqueCount="263">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
     <t>P.L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Edmilson Rodrigues de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/pl_3008.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/pl_3008.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.662, DE 11 DE JUNHO DE 2025, QUE TRATA DA ORGANIZAÇÃO ADMINISTRATIVA E DA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO, PARA ADEQUAR O PERÍODO DE MANDATO DA OUVIDORIA-GERAL DO MUNICÍPIO, EM CONFORMIDADE COM A LEI FEDERAL Nº 13.460/2017.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/pl_3009.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/pl_3009.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/pl_3010.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/pl_3010.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
+    <t>1405</t>
+  </si>
+  <si>
+    <t>3012</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei-3012_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A INSTITUIÇÃO DO AUXÍLIO ALIMENTAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE/RO.</t>
+  </si>
+  <si>
+    <t>1406</t>
+  </si>
+  <si>
+    <t>3013</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/pl_3013.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>3014</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/pl_3014.pdf</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>3015</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/pl_3015.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 2.662, DE 21 DE JUNHO DE 2025, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>3016</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/pl_3016.pdf</t>
+  </si>
+  <si>
+    <t>ALTERAÇÃO DO ARTIGO 17-A DA LEI Nº 2.394, DE 31 DE MAIO DE 2022, QUE DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO DESLOCAMENTO E DIÁRIAS POR VIAGENS A SERVIÇO, PARTICIPAÇÃO EM CURSOS OU EVENTOS DE CAPACITAÇÃO PROFISSIONAL, AOS SERVIDORES E AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>3017</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/pl_3017.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE MANUTENÇÃO E CONSERVAÇÃO DO PARQUE NATURAL MUNICIPAL CANINDÉ (FMP-CANINDÉ) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>3018</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/01-projeto_de_lei-3018__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Plano de Cargos, Carreiras e Remunerações dos servidores da Câmara Municipal de Colorado do Oeste e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>3019</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_3019.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>3020</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/pl_3020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DEFINIÇÃO DAS ÁREAS URBANAS CONSOLIDADAS (AUC) E A DELIMITAÇÃO DAS ÁREAS DE PRESERVAÇÃO PERMANENTE (APP) EM_x000D_
+ÁREA URBANA CONSOLIDADA (AUC), NOS TERMOS DO QUE ESTABELECE A CONSTITUIÇÃO FEDERAL, A LEI Nº 6.938, DE 31 DE AGOSTO DE 1981, A LEI Nº 12.651, DE 25 DE MAIO DE 2012 E A LEI N° 14.285, DE 29 DE DEZEMBRO DE 2021 E A LEI COMPLEMENTAR 11 DE JULHO DE 2022.</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/pl_3021.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A NOVA REDAÇÃO DO PROGRAMA PORTEIRA ADENTRO NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE - RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>3022</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/pl_3022.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2027.</t>
+  </si>
+  <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>3023</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_3023.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÕES DA LEI Nº 1.998, DE 14 DE JULHO DE 2017, QUE TRATA DA PERMUTA DE SERVIDORES PÚBLICOS MUNICIPAIS DE ÓRGÃOS QUE COMPÕEM O MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
+  </si>
+  <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei-3024_1.pdf</t>
+  </si>
+  <si>
+    <t>1449</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>P.D.L</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>CPFO - Comissão Permanente de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/projeto_de_decreto_legislativo-191_1.pdf</t>
+  </si>
+  <si>
+    <t>REPROVA AS CONTAS DO PODER EXECUTIVO MUNICIPAL REFERENTE AO EXERCÍCIO 2024.</t>
+  </si>
+  <si>
     <t>1393</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>P.R.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...2 lines deleted...]
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_resolucao-190.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_resolucao-190.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE E REVOGA A RESOLUÇÃO Nº 111 DE 01 DE DEZEMBRO DE 2008; E AS RESOLUÇÕES Nº 122 DE 09 DE DEZEMBRO DE 2013, Nº 123 DE 09 DE DEZEMBRO DE 2013 E 154 DE 29 DE MARÇO DE 2022.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>191</t>
-[...1 lines deleted...]
-  <si>
     <t>Jair Ramos de Souza, Martinho de Souza Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_resolucao-191_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_resolucao-191_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO NOS VALORES DE DIÁRIAS CONCEDIDAS AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
+    <t>1404</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Michelly dos Santos Martins, Sandra Ribeiro dos Santos Grey, Tatiane Inácio dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/projeto_de_resolucao-192.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O DIA E HORÁRIO DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE COLORADO DO OESTE</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_resolucao-193.pdf</t>
+  </si>
+  <si>
+    <t>1426</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Jair Ramos de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_resolucao-194.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O DIA E HORÁRIO DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE COLORADO DO OESTE.</t>
+  </si>
+  <si>
+    <t>1432</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/01-projeto_de_resolucao-195_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Regime Jurídico Próprio dos Servidores da Câmara Municipal de Colorado do Oeste, regulamenta o art. 216 da Lei Complementar nº 71, de 28 de dezembro de 2012, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1427</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>CPLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/emenda-3012.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA n.º 1: Modifica o Art. 4º, o Art. 8º e seu § 2º, do Projeto de Lei nº 2.938.</t>
+  </si>
+  <si>
+    <t>1448</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/emenda_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>Modifica os incisos I, II e III do Art. 10, do Projeto de Lei nº 3.018. Reprovada.</t>
+  </si>
+  <si>
     <t>1399</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PALJR</t>
   </si>
   <si>
     <t>Parecer da CPLJRF</t>
   </si>
   <si>
-    <t>CPLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
-[...2 lines deleted...]
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer-1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer-1.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer-2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer-2.pdf</t>
   </si>
   <si>
     <t>ALTERA PERÍODO DE MANDATO DA OUVIDORIA-GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/parecer-3.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/parecer-3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE VALORES DE DIÁRIAS.</t>
   </si>
   <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer-04.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer-5.pdf</t>
+  </si>
+  <si>
+    <t>1419</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/parecer-6.pdf</t>
+  </si>
+  <si>
+    <t>1420</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/parecer-7.pdf</t>
+  </si>
+  <si>
+    <t>1421</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/parecer-8.pdf</t>
+  </si>
+  <si>
+    <t>1428</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/parecer-9.pdf</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/parecer-10.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI Nº 2.662/25, QUE DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/parecer-11.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS O ARTIGO 17-A DA LEI Nº 2.394/22, QUE DISPÕE SOBRE CONCESSÃO DE AUXÍLIO DESLOCAMENTO E DIÁRIAS AOS SERVIDORES E AGENTES POLÍTICOS DO PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>1437</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer-12.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO DE MANUTENÇÃO E CONSERVAÇÃO DO PARQUE NATURAL MUNICIPAL CANINDÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1440</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer-13.pdf</t>
+  </si>
+  <si>
+    <t>1442</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/parecer14.pdf</t>
+  </si>
+  <si>
+    <t>Revoga integralmente a Lei Complementar nº 41, de 11 de agosto de 2008, e todas as suas alterações posteriores, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1444</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/parecer15.pdf</t>
+  </si>
+  <si>
+    <t>1446</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/parecer-16.pdf</t>
+  </si>
+  <si>
+    <t>1447</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/parecer18.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAL ESPECIAL.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>PAFO</t>
+  </si>
+  <si>
+    <t>Parecer da CPFO</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer-01.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA CPFO n.º 1: Dispõe sobre a Aprovação das Contas da Prefeitura Municipal de Colorado do Oeste, exercício financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>1450</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer2contas.pdf</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE CONTAS DO EXERCÍCIO DE 2024.</t>
+  </si>
+  <si>
     <t>1394</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivandro Antônio Buzanello</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/indicacao-3248.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/indicacao-3248.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, realize estudo para criação, e encaminhe a esta Casa de Leis, um Projeto de Lei instituindo o Vale Feira no âmbito municipal.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>Ataíde Ribeiro Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/indicacao-3249_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que, por meio da Secretaria Municipal Competente, providencie a instalação de grades de contenção e segurança às margens da Rua Potiguara e Avenida Marechal Rondon, trecho onde são transpassadas pelo Igarapé Central.</t>
+  </si>
+  <si>
+    <t>1418</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/indicacao-3250.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que, por meio da Secretaria Municipal Competente, promova instalação de barreiras de contenção no entorno da lagoa da Praça da Rodoviária.</t>
+  </si>
+  <si>
+    <t>1424</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao-3251.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que, por meio da Secretaria Municipal Competente, promova a contratação de dois profissionais dentistas para as unidades básicas de saúde.</t>
+  </si>
+  <si>
+    <t>1433</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>Sandra Ribeiro dos Santos Grey</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao-3252.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que, por meio da Secretaria Municipal Competente, providencie a recuperação de pontes e bueiros em diversos pontos da zona rural do município.</t>
+  </si>
+  <si>
+    <t>1453</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>Tatiane Inácio dos Santos, Sandra Ribeiro dos Santos Grey</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao-3253.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que, por meio da Secretaria_x000D_
+Municipal Competente, viabilize estudos para atualização do valor da Gratificação de Função, concedida através da Lei Municipal nº 1.862/2015.</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>Michelly dos Santos Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/indicacao-3254.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, providencias urgentes para a recuperação ou substituição da ponte interditada situada na Linha Nova Um, esquina com a Segunda Eixo.</t>
+  </si>
+  <si>
+    <t>1452</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/requerimento-01.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Moção de Aplausos e Reconhecimento à Coordenação e a todas as Visitadoras do Programa Criança Feliz no município de Colorado do Oeste RO.</t>
+  </si>
+  <si>
+    <t>1430</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>P.L.C</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar-143_assinado.pdf</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência</t>
+  </si>
+  <si>
+    <t>Plenário</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmco_requerimento_de_urgencia-3008.pdf</t>
+  </si>
+  <si>
+    <t>Regime de Urgência, conforme prevê o Artigo 134 do Regimento Interno desta Casa de Leis e seja Dispensada a 2ª Discussão da Matéria.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmco_requerimento_de_urgencia-3009.pdf</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmco_requerimento_de_urgencia-3.pdf</t>
+  </si>
+  <si>
+    <t>Tramite em Regime de Urgência, conforme prevê o Artigo 134 do Regimento Interno desta Casa de Leis e seja Dispensada a 2ª Discussão da Matéria.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmco_requerimento_de_urgencia-4.pdf</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmco_requerimento_de_urgencia-5.pdf</t>
+  </si>
+  <si>
+    <t>1422</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmco_requerimento_de_urgencia-3012.pdf</t>
+  </si>
+  <si>
+    <t>1423</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmco_requerimento_de_urgencia-7.pdf</t>
+  </si>
+  <si>
+    <t>1436</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmco_requerimento_de_urgencia-3016.pdf</t>
+  </si>
+  <si>
+    <t>1438</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1438/cmco_requerimento_de_urgencia-3017.pdf</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmco_requerimento_de_urgencia-10.pdf</t>
+  </si>
+  <si>
+    <t>1441</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmco_requerimento_de_urgencia-11.pdf</t>
+  </si>
+  <si>
+    <t>1443</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmco_requerimento_de_urgencia-12.pdf</t>
+  </si>
+  <si>
+    <t>1445</t>
+  </si>
+  <si>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmco_requerimento_de_urgencia-13.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -528,67 +1148,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/pl_3008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/pl_3009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/pl_3010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_resolucao-190.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_resolucao-191_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer-1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer-2.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/parecer-3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/indicacao-3248.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1396/pl_3008.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1397/pl_3009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1398/pl_3010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1405/projeto_de_lei-3012_assinado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1406/pl_3013.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1411/pl_3014.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1412/pl_3015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1416/pl_3016.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1425/pl_3017.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1431/01-projeto_de_lei-3018__assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1434/pl_3019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1451/pl_3020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1454/pl_3021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1455/pl_3022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1456/pl_3023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1457/projeto_de_lei-3024_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1449/projeto_de_decreto_legislativo-191_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1393/projeto_de_resolucao-190.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_resolucao-191_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1404/projeto_de_resolucao-192.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1407/projeto_de_resolucao-193.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1426/projeto_de_resolucao-194.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1432/01-projeto_de_resolucao-195_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1427/emenda-3012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1448/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer-1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1400/parecer-2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1401/parecer-3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1408/parecer-04.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1409/parecer-5.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1419/parecer-6.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1420/parecer-7.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1421/parecer-8.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1428/parecer-9.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1429/parecer-10.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1435/parecer-11.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1437/parecer-12.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1440/parecer-13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1442/parecer14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1444/parecer15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1446/parecer-16.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1447/parecer18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1410/parecer-01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1450/parecer2contas.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1394/indicacao-3248.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1417/indicacao-3249_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1418/indicacao-3250.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1424/indicacao-3251.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao-3252.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1453/indicacao-3253.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1458/indicacao-3254.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1452/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1430/projeto_de_lei_complementar-143_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1403/cmco_requerimento_de_urgencia-3008.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1402/cmco_requerimento_de_urgencia-3009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1413/cmco_requerimento_de_urgencia-3.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1414/cmco_requerimento_de_urgencia-4.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1415/cmco_requerimento_de_urgencia-5.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1422/cmco_requerimento_de_urgencia-3012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1423/cmco_requerimento_de_urgencia-7.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1436/cmco_requerimento_de_urgencia-3016.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1438/cmco_requerimento_de_urgencia-3017.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1439/cmco_requerimento_de_urgencia-10.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1441/cmco_requerimento_de_urgencia-11.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1443/cmco_requerimento_de_urgencia-12.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2026/1445/cmco_requerimento_de_urgencia-13.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="62.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="77.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -663,206 +1283,1745 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>26</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="H11" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
         <v>52</v>
       </c>
-      <c r="E10" t="s">
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
         <v>53</v>
       </c>
-      <c r="F10" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H12" t="s">
         <v>55</v>
       </c>
-      <c r="H10" t="s">
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
         <v>56</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>60</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>61</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" t="s">
+        <v>85</v>
+      </c>
+      <c r="F19" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>76</v>
+      </c>
+      <c r="D20" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" t="s">
+        <v>85</v>
+      </c>
+      <c r="F21" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+      <c r="F22" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23" t="s">
+        <v>85</v>
+      </c>
+      <c r="F23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>110</v>
+      </c>
+      <c r="D25" t="s">
+        <v>111</v>
+      </c>
+      <c r="E25" t="s">
+        <v>112</v>
+      </c>
+      <c r="F25" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" t="s">
+        <v>113</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" t="s">
+        <v>121</v>
+      </c>
+      <c r="E27" t="s">
+        <v>122</v>
+      </c>
+      <c r="F27" t="s">
+        <v>113</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>121</v>
+      </c>
+      <c r="E28" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" t="s">
+        <v>113</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>121</v>
+      </c>
+      <c r="E29" t="s">
+        <v>122</v>
+      </c>
+      <c r="F29" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>121</v>
+      </c>
+      <c r="E30" t="s">
+        <v>122</v>
+      </c>
+      <c r="F30" t="s">
+        <v>113</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" t="s">
+        <v>122</v>
+      </c>
+      <c r="F31" t="s">
+        <v>113</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>142</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" t="s">
+        <v>122</v>
+      </c>
+      <c r="F33" t="s">
+        <v>113</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
+        <v>121</v>
+      </c>
+      <c r="E34" t="s">
+        <v>122</v>
+      </c>
+      <c r="F34" t="s">
+        <v>113</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>121</v>
+      </c>
+      <c r="E35" t="s">
+        <v>122</v>
+      </c>
+      <c r="F35" t="s">
+        <v>113</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>150</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>151</v>
+      </c>
+      <c r="D36" t="s">
+        <v>121</v>
+      </c>
+      <c r="E36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F36" t="s">
+        <v>113</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E37" t="s">
+        <v>122</v>
+      </c>
+      <c r="F37" t="s">
+        <v>113</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" t="s">
+        <v>121</v>
+      </c>
+      <c r="E38" t="s">
+        <v>122</v>
+      </c>
+      <c r="F38" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H38" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>162</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>163</v>
+      </c>
+      <c r="D39" t="s">
+        <v>121</v>
+      </c>
+      <c r="E39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F39" t="s">
+        <v>113</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>166</v>
+      </c>
+      <c r="D40" t="s">
+        <v>121</v>
+      </c>
+      <c r="E40" t="s">
+        <v>122</v>
+      </c>
+      <c r="F40" t="s">
+        <v>113</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" t="s">
+        <v>121</v>
+      </c>
+      <c r="E41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F41" t="s">
+        <v>113</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" t="s">
+        <v>121</v>
+      </c>
+      <c r="E42" t="s">
+        <v>122</v>
+      </c>
+      <c r="F42" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H42" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>175</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" t="s">
+        <v>121</v>
+      </c>
+      <c r="E43" t="s">
+        <v>122</v>
+      </c>
+      <c r="F43" t="s">
+        <v>113</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D44" t="s">
+        <v>180</v>
+      </c>
+      <c r="E44" t="s">
+        <v>181</v>
+      </c>
+      <c r="F44" t="s">
+        <v>79</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>117</v>
+      </c>
+      <c r="D45" t="s">
+        <v>180</v>
+      </c>
+      <c r="E45" t="s">
+        <v>181</v>
+      </c>
+      <c r="F45" t="s">
+        <v>79</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>188</v>
+      </c>
+      <c r="D46" t="s">
+        <v>189</v>
+      </c>
+      <c r="E46" t="s">
+        <v>190</v>
+      </c>
+      <c r="F46" t="s">
+        <v>191</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H46" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>194</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>195</v>
+      </c>
+      <c r="D47" t="s">
+        <v>189</v>
+      </c>
+      <c r="E47" t="s">
+        <v>190</v>
+      </c>
+      <c r="F47" t="s">
+        <v>196</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>200</v>
+      </c>
+      <c r="D48" t="s">
+        <v>189</v>
+      </c>
+      <c r="E48" t="s">
+        <v>190</v>
+      </c>
+      <c r="F48" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H48" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>204</v>
+      </c>
+      <c r="D49" t="s">
+        <v>189</v>
+      </c>
+      <c r="E49" t="s">
+        <v>190</v>
+      </c>
+      <c r="F49" t="s">
+        <v>191</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" t="s">
+        <v>190</v>
+      </c>
+      <c r="F50" t="s">
+        <v>209</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>212</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>213</v>
+      </c>
+      <c r="D51" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" t="s">
+        <v>190</v>
+      </c>
+      <c r="F51" t="s">
+        <v>214</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>189</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>219</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>110</v>
+      </c>
+      <c r="D53" t="s">
+        <v>223</v>
+      </c>
+      <c r="E53" t="s">
+        <v>224</v>
+      </c>
+      <c r="F53" t="s">
+        <v>209</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H53" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>227</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>228</v>
+      </c>
+      <c r="D54" t="s">
+        <v>229</v>
+      </c>
+      <c r="E54" t="s">
+        <v>230</v>
+      </c>
+      <c r="F54" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H54" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>232</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>110</v>
+      </c>
+      <c r="D55" t="s">
+        <v>233</v>
+      </c>
+      <c r="E55" t="s">
+        <v>234</v>
+      </c>
+      <c r="F55" t="s">
+        <v>235</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>117</v>
+      </c>
+      <c r="D56" t="s">
+        <v>233</v>
+      </c>
+      <c r="E56" t="s">
+        <v>234</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>240</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>128</v>
+      </c>
+      <c r="D57" t="s">
+        <v>233</v>
+      </c>
+      <c r="E57" t="s">
+        <v>234</v>
+      </c>
+      <c r="F57" t="s">
+        <v>235</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H57" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>243</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>132</v>
+      </c>
+      <c r="D58" t="s">
+        <v>233</v>
+      </c>
+      <c r="E58" t="s">
+        <v>234</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>245</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>136</v>
+      </c>
+      <c r="D59" t="s">
+        <v>233</v>
+      </c>
+      <c r="E59" t="s">
+        <v>234</v>
+      </c>
+      <c r="F59" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H59" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>139</v>
+      </c>
+      <c r="D60" t="s">
+        <v>233</v>
+      </c>
+      <c r="E60" t="s">
+        <v>234</v>
+      </c>
+      <c r="F60" t="s">
+        <v>235</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H60" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>142</v>
+      </c>
+      <c r="D61" t="s">
+        <v>233</v>
+      </c>
+      <c r="E61" t="s">
+        <v>234</v>
+      </c>
+      <c r="F61" t="s">
+        <v>235</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H61" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>145</v>
+      </c>
+      <c r="D62" t="s">
+        <v>233</v>
+      </c>
+      <c r="E62" t="s">
+        <v>234</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>253</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>148</v>
+      </c>
+      <c r="D63" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" t="s">
+        <v>234</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>255</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>151</v>
+      </c>
+      <c r="D64" t="s">
+        <v>233</v>
+      </c>
+      <c r="E64" t="s">
+        <v>234</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H64" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>257</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>155</v>
+      </c>
+      <c r="D65" t="s">
+        <v>233</v>
+      </c>
+      <c r="E65" t="s">
+        <v>234</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H65" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>159</v>
+      </c>
+      <c r="D66" t="s">
+        <v>233</v>
+      </c>
+      <c r="E66" t="s">
+        <v>234</v>
+      </c>
+      <c r="F66" t="s">
+        <v>235</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H66" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>261</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>163</v>
+      </c>
+      <c r="D67" t="s">
+        <v>233</v>
+      </c>
+      <c r="E67" t="s">
+        <v>234</v>
+      </c>
+      <c r="F67" t="s">
+        <v>235</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>