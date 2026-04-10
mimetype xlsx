--- v0 (2026-01-28)
+++ v1 (2026-04-10)
@@ -54,3984 +54,3984 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>P.L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Edmilson Rodrigues de Almeida</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no_2914.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no_2914.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/956/pl_2915.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/956/pl_2915.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N. 1.094, DE 05 DE MARÇO DE 2003, QUE DISPÕE SOBRE O RECEBIMENTO DE HONORÁRIOS ADVOCATÍCIOS PELOS PROCURADORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/968/pl_2916.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/968/pl_2916.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/970/pl_2917.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/970/pl_2917.pdf</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/984/pl_2918.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/984/pl_2918.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/985/pl_2919.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/985/pl_2919.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.641, DE 18 DE FEVEREIRO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei-075.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei-075.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_2921.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_2921.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/pl_2922.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/pl_2922.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTABELECIMENTO DO SENTIDO DE CIRCULAÇÃO DO TRÁFEGO NA AVENIDA RIO NEGRO E NA RUA POTIGUARA DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_2923.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_2923.pdf</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_2924.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_2924.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.645, DE 14 DE MARÇO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/pl_2925.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/pl_2925.pdf</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei-122.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei-122.pdf</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_2927.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_2927.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI Nº 2.160, DE 10 DE SETEMBRO DE 2019, QUE. INSTITUIU A SEMANA DO BEBÊ NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_2928.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_2928.pdf</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_2929.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_2929.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.026, DE 30 DE OUTUBRO DE 2017, QUE DISPÕE SOBRE A LIMPEZA DE TERRENOS URBANOS BALDIOS.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei-2930.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei-2930.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO _x000D_
 PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2931.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2931.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.652, DE 24 DE ABRIL DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2932.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2932.pdf</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_2933.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_2933.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/pl_2934.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/pl_2934.pdf</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_2935.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_2935.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_2936.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_2936.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ANEXO ÚNICO DA LEI Nº 2.658, DE 19 DE MAIO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/pl_2937.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/pl_2937.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>Ivandro Antônio Buzanello</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/pl_2938.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/pl_2938.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUAÇÃO DOS SERVIDORES PÚBLICOS COMO ÁRBITROS OU AUXILIARES DE ATIVIDADES DESPORTIVAS NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/pl_2939.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/pl_2939.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO    PARA    ABERTURA    DE   CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/pl_2940.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/pl_2940.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_2941.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_2941.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO    PARA     ABERTURA   DE   CRÉDITO  ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>Sandra Ribeiro dos Santos Grey</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/pl_2942.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/pl_2942.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE - RO, O "MAIO LARANJA", MÊS  MUNICIPAL DE PREVENÇÃO E COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei-2943_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei-2943_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DAS FUNÇÕES GRATIFICADAS DE COORDENADOR DE RECURSOS HUMANOS E COORDENAÇÃO DO SETOR DE CONTROLE INTERNO e ALTERAÇÃO DA LEI 2.571, DE 26 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_2944.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_2944.pdf</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_2945.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_2945.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ANEXO ÚNICO DA LEI Nº 2.665, DE 19 DE JUNHO DE 2025, QUE DISPÕE SOBRE  AUTORIZAÇÃO PARA     ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/pl_2946.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/pl_2946.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO   PARA    ABERTURA    DE    CRÉDITO  ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/pl_2947.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/pl_2947.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CARTEIRA MUNICIPAL DE IDENTIFICAÇÃO DA PESSOA COM FIBROMIALGIA NO ÂMBITO DO MUNICÍPIO DE DE COLORADO DO OESTE – RO</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/pl_2948.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/pl_2948.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/pl_2949.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/pl_2949.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/pl_2950.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/pl_2950.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/pl_2951.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/pl_2951.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS  DA LEI  Nº  2.662, DE  21  DE  JUNHO  DE     2025,     QUE     DISPÕE     SOBRE     A      ORGANIZAÇÃO  _x000D_
 ADMINISTRATIVA E A REESTRUTURAÇÃO DE  CARGOS  DA  ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE  COLORADO  DO  OESTE – RO.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/pl_2952.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/pl_2952.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO  DE ESPAÇO PÚBLICO LOCALIZADO  NA     PRAÇA DA RODOVIÁRIA  MUNICIPAL     DE  COLORADO DO OESTE – RO, COMO "ÁREA DE LAZER  VEREADOR  THIAGO  VIEIRA" E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/pl_2953.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/pl_2953.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "AMIGO VOLUNTÁRIO" NO MUNICÍPIO DE COLORADO DO OESTE-RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_2954.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_2954.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO   PARA   ABERTURA   DE   CRÉDITOS  ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/pl_2955.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/pl_2955.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DA LEI Nº 2.673, DE 16 DE JULHO DE 2025, QUE AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_2956.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_2956.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE COLORADO DO OESTE O "AGOSTO LILÁS – MÊS DE CONSCIENTIZAÇÃO E COMBATE À VIOLÊNCIA CONTRA A MULHER" E ESTABELECE DIRETRIZES PARA A CAMPANHA.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/pl_2957.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/pl_2957.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA PERMANENTE DE CONSCIENTIZAÇÃO E ENFRENTAMENTO À VIOLÊNCIA CONTRA A _x000D_
 MULHER E A OBRIGATORIEDADE DE AFIXAÇÃO DE CARTAZES INFORMATIVOS COM CANAIS DE DENÚNCIA NO MUNICÍPIO _x000D_
 DE COLORADO DO OESTE</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/pl_2958.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/pl_2958.pdf</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/pl_2959.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/pl_2959.pdf</t>
   </si>
   <si>
     <t>REVOGAÇÃO INTEGRAL DA LEI Nº 2.598, DE 11 DE JULHO DE 2024, QUE INSTITUIU O DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/pl_2960.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/pl_2960.pdf</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/pl_2961.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/pl_2961.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE DECLARAÇÃO DE UTILIDADE PÚBLICA À ASSOCIAÇÃO DE BOLEIROS E ESPORTISTAS DE COLORADO DO OESTE – ABEC.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/pl_2962.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/pl_2962.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/pl_2963.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/pl_2963.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/pl_2964.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/pl_2964.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER, CRIA O FUNDO MUNICIPAL DOS DIREITOS DA MULHER DE COLORADO DO OESTE – RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>Sandra Ribeiro dos Santos Grey, Tatiane Inácio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/pl_2965.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/pl_2965.pdf</t>
   </si>
   <si>
     <t>INSTITUIR O “DIA MUNICIPAL DA EDUCAÇÃO” NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/pl_2966.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/pl_2966.pdf</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/pl_2967.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/pl_2967.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DOS EQUIPAMENTOS SONOROS (SIRENES E ALARMES POR SINALEIROS MUSICAIS) UTILIZADOS NAS INSTITUIÇÕES DE ENSINOS PÚBLICAS E PRIVADAS NO ÂMBITO DO MUNICÍPIO DE COLORADO DO _x000D_
 OESTE-RO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/pl_2968.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/pl_2968.pdf</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei-33a_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei-33a_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO MUNICÍPIO FORNECER APARELHO MEDIDOR DE GLICOSE DIGITAL, PARA _x000D_
 PORTADORES DE DIABETES TIPO 1</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/pl_2970.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/pl_2970.pdf</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>Tatiane Inácio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/pl_2971.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/pl_2971.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OFERTA GRATUITA DO DISPOSITIVO INTRAUTERINO DE LEVONORGESTREL (DIU), IMPLANTE SUBCUTÂNEO DE _x000D_
 ETONORGESTREL PARA MULHERES NO MUNICÍPIO DE COLORADO DO OESTE E GARANTE O ACESSO A INFORMAÇÕES SOBRE PLANEJAMENTO FAMILIAR NA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/pl_2972.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/pl_2972.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>Michelly dos Santos Martins</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/pl_2973_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/pl_2973_assinado.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDARIO OFICIAL DO MUNICIPIO DE COLORADO DO OESTE O DIA DO CUIDADOR ESCOLAR</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/pl_2974.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/pl_2974.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/pl_2975.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/pl_2975.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DA LEI Nº 2.688, DE 24 DE SETEMBRO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS_x000D_
 SUPLEMENTAR E ESPECIAL</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_lei-2976.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_lei-2976.pdf</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei-2977.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei-2977.pdf</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/projeto_de_lei-2978.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/projeto_de_lei-2978.pdf</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_2979.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_2979.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOSADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/pl_2980.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/pl_2980.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA PÚBLICA MUNICIPAL PARA A INFÂNCIA, E DEFINE O MÊS DE AGOSTO COMO “MÊS DA PRIMEIRA INFÂNCIA NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE”,</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_2981.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_2981.pdf</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/pl_2982_rotated.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/pl_2982_rotated.pdf</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2983.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2983.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.697, DE 21 DE OUTUBRO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS _x000D_
 ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_-_2984.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_-_2984.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO   PARA   ABERTURA   DE   CRÉDITO  ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_2985.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_2985.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI Nº 2.440, DE 14 DE DEZEMBRO DE 2022, QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.091, DE 30 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei-444.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei-444.pdf</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/pl_2987.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/pl_2987.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei-2988.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei-2988.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE INCENTIVO AO PROTAGONISMO DE NEGOCIOS E GERAÇÃO DE RENDA DA MULHER – PROGRAMA “ELAS TRANSFORMAM</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/pl_2989.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/pl_2989.pdf</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei-23_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei-23_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DE NOVEMBRO COMO “NOVEMBRINHO AZUL”, NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/pl_2991_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/pl_2991_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI nº 2.102, DE 7 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A DEFINIÇÃO DE VALORES DOS PLANTÕES EXTRAS, ATENDIMENTOS DE CONSULTAS E EXAMES A SEREM REALIZADOS POR PROFISSIONAIS DE ESPECIALIDADES NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/pl_2992_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/pl_2992_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO POLÍCIA MILITAR MIRIM DE COLORADO DO OESTE– ASPMMCOL.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/pl_2993_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/pl_2993_2.pdf</t>
   </si>
   <si>
     <t>O PROJETO DE LEI INSTITUI O PROGRAMA MUNICIPAL DO ARTESANATO E A CARTEIRA MUNICIPAL DO ARTESÃO NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei-2994.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei-2994.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E REGULAMENTAÇÃO DO PROCESSO ADMINISTRATIVO ELETRÔNICO, DA GESTÃO DE DOCUMENTOS DIGITAIS E DA ASSINATURA ELETRÔNICA NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE COLORADO DO OESTE, ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei-480.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei-480.pdf</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_2996.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_2996.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS PARA A PARTICIPAÇÃO, A PROTEÇÃO E A DEFESA DOS DIREITOS DO UTILIZADOR DE SERVIÇOS PÚBLICOS DO PODER EXECUTIVO, NOS TERMOS DA LEI FEDERAL N.º 13.460, DE 26 DE JUNHO DE 2017, REGULAMENTA A OUVIDORIA-GERAL E CRIA O CONSELHO DE UTILIZADORES DE SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_2997.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_2997.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA-CMDPI E INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA (FMDPI).</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_2998.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_2998.pdf</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_2999.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_2999.pdf</t>
   </si>
   <si>
     <t>PPA – PLANO PLURIANUAL PARA O QUADRIÊNIO 2026/2029, DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_3000.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_3000.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_3001.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_3001.pdf</t>
   </si>
   <si>
     <t>ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/pl_3002.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/pl_3002.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INICIAÇÃO ESPORTIVA “TALENTOS DO AMANHÃ” NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE – RO, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/pl_3003.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/pl_3003.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/pl_3004.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/pl_3004.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO RESULTADO PRIMÁRIO E NOMINAL CONCERNENTES AOS ANEXOS DE METAS FISCAIS DA LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS_x000D_
 PARA ESTE EXERCÍCIO DE 2025 (LEI Nº 2.638, DE 31 DE DEZEMBRO DE 2024).</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_3005.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_3005.pdf</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/pl_3006.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/pl_3006.pdf</t>
   </si>
   <si>
     <t>RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.703, DE 27 DE NOVEMBRO DE 2025, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS_x000D_
 ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_3007.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_3007.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>P.D.L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_decreto_legislativo-188.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_decreto_legislativo-188.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DO MUNÍCIPIO DE COLORADO DO OESTE, ESTADO DE RONDÔNIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2023, DE RESPONSABILIDADE DO SENHOR JOSE RIBAMAR DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_decreto_legislativo-189_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_decreto_legislativo-189_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE COLORADO DO OESTE – ESTADO DE RONDONIA, AOS ILUSTRISSIMOS SENHORES POLICIAIS MILITARES DA RESERVA REMUNERADA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_decreto_legislativo-190_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_decreto_legislativo-190_assinado.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DO MUNICIPIO DE COLORADO DO OESTE – ESTADO DE RONDONIA, AO ILUSTRISSIMO SENHOR SUBTENENTE ANCELMO BELLES BRASIL</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>P.R.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/962/pr_177.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/962/pr_177.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO § 3º. DO ART. 1º DA RESOLUÇÃO Nº 158/2023 QUE DISPÕE SOBRE AUTORIZAÇÃO PARA A REALIZAÇÃO DE MOMENTO RELIGIOSO NO DECORRER DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_resolucao-178.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_resolucao-178.pdf</t>
   </si>
   <si>
     <t>INSTITUI O GABINETE ITINERANTE NO MUNICÍPIO COLORADO DO OESTE – RO, COM O NOME “TÔ NO BAIRRO”</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_resolucao-179_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_resolucao-179_1.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA DA MULHER NA CÂMARA MUNICIPAL DE COLORADO DO OESTE – RO</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao-180.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao-180.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DESCONTO NO SUBSÍDIO DOS VEREADORES PELAS FALTAS INJUSTIFICADAS NAS SESSÕES ORDINÁRIAS”</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_resolucao-181_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_resolucao-181_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA DO LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_resolucao-182_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_resolucao-182_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_resolucao-183_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_resolucao-183_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO VALOR DO AUXÍLIO ALIMENTAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE-RO, INSTITUÍDO PELA LEI Nº 2.336/2021</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_resolucao-184.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_resolucao-184.pdf</t>
   </si>
   <si>
     <t>CONCEDE UM DIA DE FOLGA AO SERVIDOR PÚBLICO NO MÊS DO SEU ANIVERSÁRIO, SEM PREJUÍZO DOS SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_resolucao-185.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_resolucao-185.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CESSÃO DO USO DAS DEPENDENCIAS DA CAMARA MUNICIPAL DE COLORADO DO OESTE</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/projeto_de_resolucao-186_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/projeto_de_resolucao-186_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIMENTO INTERNO DA ESCOLA DO LEGISLATIVO DO MUNICIPIO DE COLORADO DO OESTE</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_resolucao-32_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_resolucao-32_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA GALERIA LILÁS NA CÂMARA MUNICIPAL DE COLORADO DO OESTE - RO</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/projeto_de_resolucao-188.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/projeto_de_resolucao-188.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANGA TEMPORÁRIA DO LOCAL DE REUNIÕES DA CAMARA, PARA REALIZAÇÃO DE SESSÕES ORDINÁRIAS E EXTRAORDINÁRIAS, CONFORME DISPOSIÇÃO CONTIDA NO §1° DO ART. 40 DO REGIMENTO INTERNO</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_resolucao-189.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_resolucao-189.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SOBRE CONCESSÃO DE BONIFICAÇÃO EXTRAORDINÁRIA AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL DE COLORADO DO OESTE, A TITULO DE AUXILIO ALIMENTAÇÃO EXTRAORDINÁRIO”</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/emenda-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/emenda-01.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA n.º 1: SUPRIME a redação do Inciso XIII, do Art. 3º, do Projeto de Resolução nº 179.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda-02.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA n.º 1: Modifica a redação dos Incisos V e IV, do Art. 3º, do Projeto de Resolução nº 179.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CPLJRF - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/emenda-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/emenda-01.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA n.º 1: Suprime parte do Artigo 2º, do Projeto de Resolução nº 178.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda-02.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA n.º 2: Suprime parte do Artigo 8º, do Projeto de Resolução nº 178.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/emenda-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/emenda-01.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA n.º 1: Modifica o parágrafo Único do Artigo 1º, do do Projeto de Lei nº 2.938.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda-01.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA n.º 1: Modifica a redação dos Art. 4º e 5º, do Projeto de Lei nº 2.971.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/emenda-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/emenda-02.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA n.º 1: Substitui a redação do Art. 2º, IV, do Projeto de Lei nº 2.971.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>PALJR</t>
   </si>
   <si>
     <t>Parecer da CPLJRF</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/01-parecer-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/01-parecer-01.pdf</t>
   </si>
   <si>
     <t>INSTITUI O GABINETE ITINERANTE NO MUNICÍPIO COLORADO DO OESTE/RO, COM O NOME “TÔ NO BAIRRO”.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/relatorio-2927.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/relatorio-2927.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI Nº 2.160, DE 10 DE SETEMBRO DE 2019, QUE INSTITUIU A SEMANA DO BEBÊ NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/parecer-003.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/parecer-003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESCONTO NO SUBSÍDIO DOS VEREADORES PELAS FALTAS INJUSTIFICADAS NAS SESSÕES ORDINÁRIASE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer-004.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer-004.pdf</t>
   </si>
   <si>
     <t>Ementa: DISPÕE SOBRE A OFERTA GRATUITA DO DISPOSITIVO INTRAUTERINO DE_x000D_
 LEVONORGESTREL (DIU) IMPLANTE SUBCUTÂNEO DE ETONORGESTREL PARA_x000D_
 MULHERES NO MUNICÍPIO DE COLORADO DO OESTE E GARANTE O ACESSO A_x000D_
 INFORMAÇÕES SOBRE PLANEJAMENTO FAMILIAR NA REDE PÚBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer-005.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer-005.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI Nº 2.440, DE 14 DE DEZEMBRO DE 2022 QUE DISPÕE SOBRE A INSTITUIÇÃO DA CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/parecer-005.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/parecer-005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DE LEI ORGÂNICA DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>PAFO</t>
   </si>
   <si>
     <t>Parecer da CPFO</t>
   </si>
   <si>
     <t>CPFO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/relatorio-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/relatorio-01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Aprovação das Contas da Prefeitura Municipal de Colorado do Oeste, exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/parecer-001.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/parecer-001.pdf</t>
   </si>
   <si>
     <t>PARECER DA CPFO n.º 2: PPA – PLANO PLURIANUAL PARA O QUADRIÊNIO 2026/2029, DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/parecer-002.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/parecer-002.pdf</t>
   </si>
   <si>
     <t>PARECER DA CPFO n.º 3: ESTABELECE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/parecer-003.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/parecer-003.pdf</t>
   </si>
   <si>
     <t>PARECER DA CPFO n.º 4: ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ataíde Ribeiro Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao-3205.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao-3205.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a adequação das lombadas (quebra-molas) no município seguindo a Resolução 600 do CONTRAN e normas do DNIT.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao-3206.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao-3206.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, realize alteração no sentido das vias Av. Rio Negro no trecho compreendido entre a Rua Humaita e Av.Marechal Rondon, e na Rua Potiguara trecho compreendido entre Av. Rio Negro e Av. Solimões, para haja o retorno do tráfego em ambos os sentidos.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao-3207.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao-3207.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie adequação da Av. Tocantins no trecho compreendido entre a Rua Goiás e Rua Mato Grosso, buscando a centralização da mesma.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao-3208.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao-3208.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, possibilite a abertura adequada da Av. Juruá no trecho compreendido entre a Rua Tamoio e Rua Canibais, buscando a centralização da mesma.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao-3209.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao-3209.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, possibilite a abertura de um pequeno trecho da Avenida A de aproximadamente 150m, compreendido entre a Rua 4 e Rua Fernão Dias no bairro Bela Vista.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao-3210.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao-3210.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, viabilize a revitalização do aeroporto municipal.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/960/01-indicacao-3211.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/960/01-indicacao-3211.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a regulamentação da Lei nº 13.935, de 2019, que Dispõe sobre a prestação de serviços de serviço social nas redes públicas de educação básica.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/961/01-indicacao-3212.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/961/01-indicacao-3212.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, assegure a adequação da jornada de trabalho dos/as Assistentes Sociais, conforme se encontra definida no âmbito do Art. 5º A da Lei no 8.662/1993 Lei de Regulamentação da Profissão.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao-3213.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao-3213.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a construção de uma ponte, bueiro e encascalhamento no travessão do Terra Rica entre as Linhas Zero Um e Zero Dois.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao-3214.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao-3214.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a construção de um bueiro na Linha Zero Um Rumo Colorado KM 8.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao-3215.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao-3215.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a construção de via paralela à Av. Rio Madeira, em frente à E.M.E.I.E.F 16 de Junho para o embarque e desembarque e a instalação de faixa de pedestres elevada na referida Avenida.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao-3216.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao-3216.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a realização de obras visando manutenção de acessibilidade adequada ao perímetro da Rua Potiguara onde se localizam os órgãos públicos INSS, Fórum e SEMUSA.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>Hélio Rodrigues dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao-3217.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao-3217.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie um automóvel para dar suporte aos pacientes do município que necessitam ficar na Casa de Apoio na capital do estado.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao-3218.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao-3218.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, assegure a manutenção das estradas que dão acesso à E.M.E.F. Professora Clair da Silva_x000D_
 Weyh, Linha Quatro, Rumo Colorado, KM 8, KM 11 e KM 20</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/01-indicacao-3219_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/01-indicacao-3219_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, propicie a construção de estacionamento no canteiro central da Av. Marechal Rondon, trecho_x000D_
 compreendido entre as Avenidas Solimões e Amazonas.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao-3220.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao-3220.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie reparo das estradas de acesso do crédito fundiário Assentamento Nova Canaã, situado na Linha Um, Primeira Eixo, Sentido Cerrado</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao-3221.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao-3221.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie elaboração de Projeto de Lei Municipal regulamentando o repasse da parcela adicional do último trimestre aos Agentes Comunitários de Saúde e de Combate a Endemias (ACS e ACE), citado na Lei 11.350/2006.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao-3222.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao-3222.pdf</t>
   </si>
   <si>
     <t>Indica ao PrefeitoMunicipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova estudo depossibilidade da criação de incentivo as profissionais vacinadoras.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao-3223.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao-3223.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, viabilize a realização do mapeamento das estradas do Projeto Lote Fundiário Agronasser.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao-3224.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao-3224.pdf</t>
   </si>
   <si>
     <t>Indica ao PrefeitoMunicipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues deAlmeida, para que através Secretaria Municipal Competente, assegure a instalaçãode grades de contenção e segurança as margens da Rua Potiguara e Avenida Marechal Rondon onde passa o Igarapé Central, no trecho compreendido de ambasentre as Avenidas Amazonas e Solimões.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao-3225.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao-3225.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova reavaliação do percentual de Adicional de Insalubridade pago aos servidores da saúde pública municipal.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao-3226.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao-3226.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a limpeza da quadra do Setor Industrial, na Avenida Marechal Rondon, entre as Avenidas Tocantins e Avenida A, onde haverá um evento nos próximos dias 24 a 27 de Abril.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao-3227.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao-3227.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, viabilize a construção de banheiros públicos próximos à Praça das Lanchonetes e Praça Bispo Dom Geraldo Verdier.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao-3228.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao-3228.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, sejam realizados estudos de viabilidade técnica para a atualização do piso salarial dos profissionais Técnicos em Radiologia no âmbito do município de Colorado do Oeste-RO.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao-3229.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao-3229.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, sejam adotadas as providências necessárias para a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência (COMPED) no âmbito do município de Colorado do Oeste RO.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>José Carlos dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao-3230.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao-3230.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, realize estudo para possibilitar a redução do valor de horas máquina cobrados no âmbito do Programa Porteira Adentro.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao-3231.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao-3231.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie o corte de morros na Linha Quatro, Rumo Colorado, depois da Zero Eixo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao-3232.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao-3232.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a criação de lei com critérios para venda de imóveis doados pelo executivo na parte do bairro Bela Vista também conhecida como bairro Mutirão.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao-3233.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao-3233.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, procedam uma revisão nos valores de IPTU e taxa de lixo.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>Jair Ramos de Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao-3234.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao-3234.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie estudo para viabilizar o reajuste do Auxilio Alimentação dos servidores públicos municipais, para o valor de R$ 1.000,00 (Mil Reais).</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao-3235.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao-3235.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, para que viabilize através dos meios legais a regulamentação da doação de 1 a 3 cargas de aterro para pessoas que estejam construindo casas ou pontos comerciais.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao-3236.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao-3236.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, a criação e implementação do Programa "Amigo Voluntário" no Município de Colorado do Oeste RO.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao-3237.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao-3237.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a abertura da Rua Pariri, entre a Avenida Rio negro e Avenida Trombetas.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao-3238.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao-3238.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, providencie a instalação de uma contenção de pedras na lateral onde fica o escoadouro da lagoa da Praça da Rodoviária.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao-3239.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao-3239.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, viabilize a implantação de sinal de internet Wi-Fi com acesso gratuito no Hospital Municipal Dr. Pedro Grangeiro Xavier</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>Martinho de Souza Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao-3240.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao-3240.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, viabilize a retirada de uma curva na Linha Cinco, Rumo Escondido, próximo à propriedade do senhor Jurandir</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao-3241.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao-3241.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, possibilite o rebaixamento de morro na Linha Quatro, Rumo Escondido, Travessão do Campeãozinho.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao-3242.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao-3242.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, realize o reparo de uma cratera que está se formando na Avenida Vilhena entre as Ruas Ceará e Maranhão.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao-3243.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao-3243.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a reconstrução da ponte do Travessão do Aguinaldo, KM 13, em virtude da condição precária que se encontra.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-3244.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-3244.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, empreenda a construção de uma Estação de Tratamento de Água (ETA), no conjunto habitacional Minha Casa Minha Vida, localizado no Bairro São José.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-3245_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-3245_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, promova a instalação de placas indicativas na cidade, para permitir melhor identificação de ruas e locais públicos.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-3246.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-3246.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, envie a esta Casa de Leis, Projeto de Lei, dispondo sobre a apuração para fins de direitos e vantagens funcionais, do tempo de serviço prestado pelos agentes públicos da Prefeitura Municipal de Colorado do Oeste, durante o estado de calamidade pública decorrente da pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao-3247.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao-3247.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Edmilson Rodrigues de Almeida, para que através Secretaria Municipal Competente, seja elaborado Projeto de Lei estabelecendo a distância mínima de dez metros de distância a margem de Igarapés, para construções residencial, comercial e industrial e sete metros para margem de onde existem canalizações.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>P.L.C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_complementar-133.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_complementar-133.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE ESTÍMULO À REGULARIZAÇÃO FISCAL DE CONTRIBUINTES DO MUNICÍPIO DE COLORADO DO OESTE - REFIS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_complementar-134.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_complementar-134.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/969/plc_135.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/969/plc_135.pdf</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar-136_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar-136_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DAS LEIS COMPLEMENTARES N.º 041, Nº 113.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_complementar-137_assinado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_complementar-137_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DAS LEIS COMPLEMENTARES N.º 041, Nº 113 E Nº 116</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/plc_138.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/plc_138.pdf</t>
   </si>
   <si>
     <t>ALTERAÇÃO DA LEI COMPLEMENTAR Nº 115, DE 20 DE FEVEREIRO DE 2025.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_complementar-139_rotated.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_complementar-139_rotated.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 041, DE 11 DE AGOSTO DE 2008 E LEI COMPLEMENTAR Nº 045, DE 11 DE MARÇO DE 2009, QUE DISPÕE SOBRE A CONSOLIDAÇÃO DA LEGISLAÇÃO QUE COMPÕEM O REGIME JURÍDICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES, ESTRUTURA ADMINISTRATIVA E QUADRO DE PESSOAL CIVIL.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/plc_-_140.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/plc_-_140.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 065, DE 15 DE JULHO DE 2011 (PARCELAMENTO DO SOLO URBANO NO MUNICÍPIO DE COLORADO DO OESTE – RO)</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/plc_141.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/plc_141.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI COMPLEMENTAR 099, DE 13 DE JULHO DE 2022, QUE DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO_x000D_
 DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/plc_142.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/plc_142.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI COMPLEMENTAR N.º 073, DE 30 DE DEZEMBRO DE 2013, REAJUSTANDO OS VALORES DO IMPOSTO SOBRE A_x000D_
 TRANSMISSÃO INTER VIVOS - ITBI DE IMÓVEL RURAL.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
     <t>Plenário</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmco_requerimento_de_urgencia-189.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmco_requerimento_de_urgencia-189.pdf</t>
   </si>
   <si>
     <t>Tramite em Regime de Urgência, conforme prevê o Artigo 134 do Regimento Interno desta Casa de Leis e sejam Dispensados os Pareceres Técnicos das Comissões Permanentes, conforme o disposto no Artigo 70 e seus Parágrafos do mesmo instrumento legal.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/cmco_requerimento_de_urgencia-2991.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/cmco_requerimento_de_urgencia-2991.pdf</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmco_requerimento_de_urgencia-2992.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmco_requerimento_de_urgencia-2992.pdf</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmco_requerimento_de_urgencia-2993.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmco_requerimento_de_urgencia-2993.pdf</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmco_requerimento_de_urgencia-2994.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmco_requerimento_de_urgencia-2994.pdf</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmco_requerimento_de_urgencia-141.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmco_requerimento_de_urgencia-141.pdf</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmco_requerimento_de_urgencia-97.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmco_requerimento_de_urgencia-97.pdf</t>
   </si>
   <si>
     <t>Dispensados os Pareceres Técnicos das Comissões Permanentes, conforme o disposto no Artigo 70 e seus Parágrafos do mesmo instrumento legal.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmco_requerimento_de_urgencia-2996.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmco_requerimento_de_urgencia-2996.pdf</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmco_requerimento_de_urgencia-2997.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmco_requerimento_de_urgencia-2997.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmco_requerimento_de_urgencia-142.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmco_requerimento_de_urgencia-142.pdf</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmco_requerimento_de_urgencia-101.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmco_requerimento_de_urgencia-101.pdf</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/cmco_requerimento_de_urgencia-2999.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/cmco_requerimento_de_urgencia-2999.pdf</t>
   </si>
   <si>
     <t>Tramite em Regime de Urgência, conforme prevê o Artigo 134 do Regimento Interno desta Casa de Leis e seja Dispensada a 2ª Discussão da Matéria.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/cmco_requerimento_de_urgencia-3000.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/cmco_requerimento_de_urgencia-3000.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/cmco_requerimento_de_urgencia-3001.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/cmco_requerimento_de_urgencia-3001.pdf</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/cmco_requerimento_de_urgencia-105.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/cmco_requerimento_de_urgencia-105.pdf</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/cmco_requerimento_de_urgencia-106.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/cmco_requerimento_de_urgencia-106.pdf</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/cmco_requerimento_de_urgencia-107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/cmco_requerimento_de_urgencia-107.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/cmco_requerimento_de_urgencia-108.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/cmco_requerimento_de_urgencia-108.pdf</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/cmco_requerimento_de_urgencia-109.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/cmco_requerimento_de_urgencia-109.pdf</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/cmco_requerimento_de_urgencia-110.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/cmco_requerimento_de_urgencia-110.pdf</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/cmco_requerimento_de_urgencia-135.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/cmco_requerimento_de_urgencia-135.pdf</t>
   </si>
   <si>
     <t>Dispensados os Pareceres Técnicos das Comissões Permanentes.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/cmco_requerimento_de_urgencia-136.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/cmco_requerimento_de_urgencia-136.pdf</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmco_requerimento_de_urgencia-137.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmco_requerimento_de_urgencia-137.pdf</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/cmco_requerimento_de_urgencia-138.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/cmco_requerimento_de_urgencia-138.pdf</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/cmco_requerimento_de_urgencia-139.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/cmco_requerimento_de_urgencia-139.pdf</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/cmco_requerimento_de_urgencia-140.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/cmco_requerimento_de_urgencia-140.pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/963/cmco_requerimento_de_urgencia-177.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/963/cmco_requerimento_de_urgencia-177.pdf</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/cmco_requerimento_de_urgencia-178_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/cmco_requerimento_de_urgencia-178_1.pdf</t>
   </si>
   <si>
     <t>Dispensada a 2ª Discussão da Matéria.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmco_requerimento_de_urgencia-179.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmco_requerimento_de_urgencia-179.pdf</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmco_requerimento_de_urgencia-180.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmco_requerimento_de_urgencia-180.pdf</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmco_requerimento_de_urgencia-181.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmco_requerimento_de_urgencia-181.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/cmco_requerimento_de_urgencia-182.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/cmco_requerimento_de_urgencia-182.pdf</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmco_requerimento_de_urgencia-183.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmco_requerimento_de_urgencia-183.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmco_requerimento_de_urgencia-184.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmco_requerimento_de_urgencia-184.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/cmco_requerimento_de_urgencia-185.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/cmco_requerimento_de_urgencia-185.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1181/cmco_requerimento_de_urgencia-186.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1181/cmco_requerimento_de_urgencia-186.pdf</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/cmco_requerimento_de_urgencia-187.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/cmco_requerimento_de_urgencia-187.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/cmco_requerimento_de_urgencia-188.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/cmco_requerimento_de_urgencia-188.pdf</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/cmco_requerimento_de_urgencia-189.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/cmco_requerimento_de_urgencia-189.pdf</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/cmco_requerimento_de_urgencia-190.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/cmco_requerimento_de_urgencia-190.pdf</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/952/cmco_requerimento_de_urgencia-2914.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/952/cmco_requerimento_de_urgencia-2914.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/cmco_requerimento_de_urgencia-2916.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/cmco_requerimento_de_urgencia-2916.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/cmco_requerimento_de_urgencia-2917.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/cmco_requerimento_de_urgencia-2917.pdf</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmco_requerimento_de_urgencia-2918_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmco_requerimento_de_urgencia-2918_1.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/cmco_requerimento_de_urgencia-2919.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/cmco_requerimento_de_urgencia-2919.pdf</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmco_requerimento_de_urgencia-2920.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmco_requerimento_de_urgencia-2920.pdf</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/cmco_requerimento_de_urgencia-2921.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/cmco_requerimento_de_urgencia-2921.pdf</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/cmco_requerimento_de_urgencia-2922.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/cmco_requerimento_de_urgencia-2922.pdf</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/cmco_requerimento_de_urgencia-2923.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/cmco_requerimento_de_urgencia-2923.pdf</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/cmco_requerimento_de_urgencia-2924.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/cmco_requerimento_de_urgencia-2924.pdf</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/cmco_requerimento_de_urgencia-2925.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/cmco_requerimento_de_urgencia-2925.pdf</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/cmco_requerimento_de_urgencia-2926.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/cmco_requerimento_de_urgencia-2926.pdf</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/cmco_requerimento_de_urgencia-2928.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/cmco_requerimento_de_urgencia-2928.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/cmco_requerimento_de_urgencia-2929.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/cmco_requerimento_de_urgencia-2929.pdf</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/cmco_requerimento_de_urgencia-2931.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/cmco_requerimento_de_urgencia-2931.pdf</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/cmco_requerimento_de_urgencia-2932.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/cmco_requerimento_de_urgencia-2932.pdf</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/cmco_requerimento_de_urgencia-2933.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/cmco_requerimento_de_urgencia-2933.pdf</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/cmco_requerimento_de_urgencia-2934.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/cmco_requerimento_de_urgencia-2934.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmco_requerimento_de_urgencia-2935.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmco_requerimento_de_urgencia-2935.pdf</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmco_requerimento_de_urgencia-2936.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmco_requerimento_de_urgencia-2936.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmco_requerimento_de_urgencia-2937.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmco_requerimento_de_urgencia-2937.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/cmco_requerimento_de_urgencia-2938.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/cmco_requerimento_de_urgencia-2938.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/cmco_requerimento_de_urgencia-2939_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/cmco_requerimento_de_urgencia-2939_1.pdf</t>
   </si>
   <si>
     <t>Dispensados os Pareceres Técnicos das Comissões Permanentes, conforme o disposto no Artigo 70 e seus Parágrafos.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmco_requerimento_de_urgencia-2940.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmco_requerimento_de_urgencia-2940.pdf</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmco_requerimento_de_urgencia-2941.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmco_requerimento_de_urgencia-2941.pdf</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmco_requerimento_de_urgencia-2942.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmco_requerimento_de_urgencia-2942.pdf</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/cmco_requerimento_de_urgencia-2943.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/cmco_requerimento_de_urgencia-2943.pdf</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/cmco_requerimento_de_urgencia-2944.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/cmco_requerimento_de_urgencia-2944.pdf</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmco_requerimento_de_urgencia-2945.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmco_requerimento_de_urgencia-2945.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmco_requerimento_de_urgencia-2946.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmco_requerimento_de_urgencia-2946.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/cmco_requerimento_de_urgencia-2947.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/cmco_requerimento_de_urgencia-2947.pdf</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/cmco_requerimento_de_urgencia-2948.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/cmco_requerimento_de_urgencia-2948.pdf</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/cmco_requerimento_de_urgencia-2949.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/cmco_requerimento_de_urgencia-2949.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/cmco_requerimento_de_urgencia-2950.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/cmco_requerimento_de_urgencia-2950.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/cmco_requerimento_de_urgencia-2951.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/cmco_requerimento_de_urgencia-2951.pdf</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/cmco_requerimento_de_urgencia-2952.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/cmco_requerimento_de_urgencia-2952.pdf</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/cmco_requerimento_de_urgencia-2954.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/cmco_requerimento_de_urgencia-2954.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/cmco_requerimento_de_urgencia-2955.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/cmco_requerimento_de_urgencia-2955.pdf</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/cmco_requerimento_de_urgencia-2956.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/cmco_requerimento_de_urgencia-2956.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/cmco_requerimento_de_urgencia-2957.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/cmco_requerimento_de_urgencia-2957.pdf</t>
   </si>
   <si>
     <t>Dispensados os Pareceres Técnicos das Comissões Permanentes, conforme disposto no Artigo 70 e seus Parágrafos do mesmo instrumento legal.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/cmco_requerimento_de_urgencia-2958.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/cmco_requerimento_de_urgencia-2958.pdf</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/cmco_requerimento_de_urgencia-2959.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/cmco_requerimento_de_urgencia-2959.pdf</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/cmco_requerimento_de_urgencia-2960.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/cmco_requerimento_de_urgencia-2960.pdf</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmco_requerimento_de_urgencia-2961.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmco_requerimento_de_urgencia-2961.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmco_requerimento_de_urgencia-2962.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmco_requerimento_de_urgencia-2962.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmco_requerimento_de_urgencia-2963.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmco_requerimento_de_urgencia-2963.pdf</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/cmco_requerimento_de_urgencia-2964.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/cmco_requerimento_de_urgencia-2964.pdf</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/cmco_requerimento_de_urgencia-2965.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/cmco_requerimento_de_urgencia-2965.pdf</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/cmco_requerimento_de_urgencia-2966.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/cmco_requerimento_de_urgencia-2966.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/cmco_requerimento_de_urgencia-2967.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/cmco_requerimento_de_urgencia-2967.pdf</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/cmco_requerimento_de_urgencia-2968.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/cmco_requerimento_de_urgencia-2968.pdf</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/cmco_requerimento_de_urgencia-2969.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/cmco_requerimento_de_urgencia-2969.pdf</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/cmco_requerimento_de_urgencia-2970.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/cmco_requerimento_de_urgencia-2970.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/cmco_requerimento_de_urgencia-2971_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/cmco_requerimento_de_urgencia-2971_1.pdf</t>
   </si>
   <si>
     <t>Conforme prevê o Artigo 134 do Regimento Interno desta Casa de Leis, tramite em Regime de Urgência e seja Dispensada a 2ª Discussão da Matéria.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/cmco_requerimento_de_urgencia-2972.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/cmco_requerimento_de_urgencia-2972.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/cmco_requerimento_de_urgencia-2973.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/cmco_requerimento_de_urgencia-2973.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/cmco_requerimento_de_urgencia-2974.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/cmco_requerimento_de_urgencia-2974.pdf</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/cmco_requerimento_de_urgencia-2975.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/cmco_requerimento_de_urgencia-2975.pdf</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/cmco_requerimento_de_urgencia-2979.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/cmco_requerimento_de_urgencia-2979.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/cmco_requerimento_de_urgencia-2980.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/cmco_requerimento_de_urgencia-2980.pdf</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/cmco_requerimento_de_urgencia-2981.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/cmco_requerimento_de_urgencia-2981.pdf</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/cmco_requerimento_de_urgencia-2982.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/cmco_requerimento_de_urgencia-2982.pdf</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/cmco_requerimento_de_urgencia-2983.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/cmco_requerimento_de_urgencia-2983.pdf</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/cmco_requerimento_de_urgencia-2984.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/cmco_requerimento_de_urgencia-2984.pdf</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmco_requerimento_de_urgencia-2985.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmco_requerimento_de_urgencia-2985.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/cmco_requerimento_de_urgencia-2986.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/cmco_requerimento_de_urgencia-2986.pdf</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/cmco_requerimento_de_urgencia-2987.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/cmco_requerimento_de_urgencia-2987.pdf</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/cmco_requerimento_de_urgencia-2988.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/cmco_requerimento_de_urgencia-2988.pdf</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmco_requerimento_de_urgencia-2989.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmco_requerimento_de_urgencia-2989.pdf</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmco_requerimento_de_urgencia-2990.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmco_requerimento_de_urgencia-2990.pdf</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
     <t>Executivo Municipal - EM</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/oficio-n518-2025-gab_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/oficio-n518-2025-gab_1.pdf</t>
   </si>
   <si>
     <t>Férias do Prefeito.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>EII</t>
   </si>
   <si>
     <t>Emenda Impositiva Individual</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_impositiva_vereador_ataide-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_impositiva_vereador_ataide-01.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para atender ao Hospital Municipal com despesas de Investimentos na compra de Kit Livre para cadeira de rodas.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/emenda_impositiva_vereador_ataide-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/emenda_impositiva_vereador_ataide-02.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para o atendimento à Associação dos Boleiros e Esportistas de Colorado do Oeste – ABEC.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_impositiva_vereador_ataide-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_impositiva_vereador_ataide-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a Secretaria Municipal de Esportes Lazer e Juventude – SEMELJU.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/emenda_impositiva_vereador_ataide-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/emenda_impositiva_vereador_ataide-04.pdf</t>
   </si>
   <si>
     <t>Apoio Financeiro para atender a Associação Comunitária de Colorado do Oeste –ASCOCOL.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/emenda_impositiva_vereador_ataide-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/emenda_impositiva_vereador_ataide-05.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para Associação de Artesanatos e Agroindústria – AGROSIPRO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>Fábio da Silva Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_impositiva_vereador_fabio-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_impositiva_vereador_fabio-01.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a Associação Agroindústria e Artesanato – AGROSIPRO, com a finalidade da Aquisição de Equipamentos (Máquinas) para Agroindústria Casa do Mel Flor do Cerrado de Rondônia.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_impositiva_vereador_fabio-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_impositiva_vereador_fabio-02.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para beneficiar Associação dos Produtores Rurais Vale do Barroso, situada na Linha 5 KM 18 Rumo Colorado.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/emenda_impositiva_vereador_fabio-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/emenda_impositiva_vereador_fabio-03.pdf</t>
   </si>
   <si>
     <t>Para execução do Campeonato Barrinho, será necessário custear despesas com arbitragem, premiação em dinheiro, material esportivo e sonorização.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/emenda_impositiva_vereador_fabio-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/emenda_impositiva_vereador_fabio-04.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para atender a SEMUSA com despesas de Investimentos do UBS Luiza Mauricio.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/emenda_impositiva_vereador_fabio-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/emenda_impositiva_vereador_fabio-05.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para atender a SEMUSA com despesas de custeio da UBS Jois Antônio de Souza.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gilmar dos Santos Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/emenda_impositiva_vereador_gilmar-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/emenda_impositiva_vereador_gilmar-01.pdf</t>
   </si>
   <si>
     <t>Instalação de portão, recuperação da calha do pátio coberto, reforma de calçada externa e cobertura da rampa de acessibilidade. da sala de atendimento clínico.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_impositiva_vereador_gilmar-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_impositiva_vereador_gilmar-02.pdf</t>
   </si>
   <si>
     <t>Quarta da Família – Cozinha criativa...com amor e sabor.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_impositiva_vereador_gilmar-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_impositiva_vereador_gilmar-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a ASSOCIAÇÃO DE POLÍCIA MILITAR MIRIM DE COLORADO DO OESTE – ASPMMCOL, para o apoio institucional às atividades formativas da Polícia Militar Mirim por meio da aquisição de materiais essenciais, uniformes específicos, serviços gráficos e itens alimentícios destinados à execução do Estágio de Selva 2025, garantindo condições adequadas de segurança, organização e acolhimento aos participantes.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_impositiva_vereador_gilmar-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_impositiva_vereador_gilmar-04.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a Associação de Artesanatos e Agroindústria – AGROSIPRO, com a finalidade da Aquisição de Equipamentos (Maquinas) para Agroindústria.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_impositiva_vereador_gilmar-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_impositiva_vereador_gilmar-05.pdf</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_impositiva_vereador_gilmar-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_impositiva_vereador_gilmar-06.pdf</t>
   </si>
   <si>
     <t>Aquisição de insumos de material de construção, para estar beneficiando Associação de Boleiros e Esportistas de Colorado do Oeste - ABEC</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/emenda_impositiva_vereador_gilmar-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/emenda_impositiva_vereador_gilmar-07.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a ASSOCIAÇÃO COLORADENSE DOS ÁRBITROS DE FUTEBOL – ACAF, realização do Campeonato Municipal Barrinho, previsto para ocorrer no período de fevereiro a abril de 2026 no município de Colorado do Oeste.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/emenda_impositiva_vereador_gilmar-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/emenda_impositiva_vereador_gilmar-08.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES DE ASSISTÊNCIA À FARMÁCIA BÁSICA.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/emenda_impositiva_vereador_helio-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/emenda_impositiva_vereador_helio-01.pdf</t>
   </si>
   <si>
     <t>Atender Ao Centro de Convivência do Idoso – com despesas de Custeio na Confecção de Camisetas padronizadas.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/emenda_impositiva_vereador_helio-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/emenda_impositiva_vereador_helio-02.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para Associação Nakayama de Karatê – ASNAKA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_impositiva_vereador_helio-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_impositiva_vereador_helio-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para o atendimento à Associação dos Produtores Rurais Nova Canaã.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/emenda_impositiva_vereador_helio-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/emenda_impositiva_vereador_helio-04.pdf</t>
   </si>
   <si>
     <t>Reforma nas dependências da APAE/Escola de Ensino Especial Marcos Aritana Objetivo:.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/emenda_impositiva_vereador_helio-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/emenda_impositiva_vereador_helio-05.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro ao Projeto “Mãe em Foto” – Eternizando a Maternidade através da Fotografia.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/emenda_impositiva_vereador_helio-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/emenda_impositiva_vereador_helio-06.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 5.000,00 (cinco mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/emenda_impositiva_vereador_helio-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/emenda_impositiva_vereador_helio-07.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 4.000,00 (quatro mil reais), destinado ao investimento em materiais permanentes para utilização nas atividades esportivas.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/emenda_impositiva_vereador_helio-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/emenda_impositiva_vereador_helio-08.pdf</t>
   </si>
   <si>
     <t>Atenção à saúde da população para procedimentos no MAC</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/emenda_impositiva_vereador_ivandro-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/emenda_impositiva_vereador_ivandro-01.pdf</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/emenda_impositiva_vereador_ivandro-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/emenda_impositiva_vereador_ivandro-02.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a Associação de Artesanato e Agroindústria – AGROSIPRO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/emenda_impositiva_vereador_ivandro-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/emenda_impositiva_vereador_ivandro-03.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamento de sonorização portátil para o Centro de Convivência e Fortalecimento de Vinculo para Infância e Adolescência – CCIA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/emenda_impositiva_vereador_ivandro-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/emenda_impositiva_vereador_ivandro-04.pdf</t>
   </si>
   <si>
     <t>"Mente Ativa, Vida Plena: Oficina Lúdica de Jogos de Memória e Cognitivos para Pessoa_x000D_
 Idosa”.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/emenda_impositiva_vereador_ivandro-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/emenda_impositiva_vereador_ivandro-05.pdf</t>
   </si>
   <si>
     <t>Reforma nas dependências da APAE/Escola de Ensino Especial Marcos Aritana.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/emenda_impositiva_vereador_ivandro-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/emenda_impositiva_vereador_ivandro-06.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro ASSOCIAÇÃO COLORADENSE DOS ÁRBITROS DE FUTEBOL – ACAF, com a finalidade da realização do Campeonato Municipal Barrinho, previsto para ocorrer no período de fevereiro a abril de 2026 no município de Colorado do Oeste.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/emenda_impositiva_vereador_ivandro-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/emenda_impositiva_vereador_ivandro-07.pdf</t>
   </si>
   <si>
     <t>Atendimento à Escola Clair da Silva Weyh.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/emenda_impositiva_vereador_ivandro-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/emenda_impositiva_vereador_ivandro-08.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 1.000,00 (Um mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/emenda_impositiva_vereador_ivandro-09.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/emenda_impositiva_vereador_ivandro-09.pdf</t>
   </si>
   <si>
     <t>MATERIAL, BEM OU SERVIÇO PARA DISTRIBUIÇÃO GRATUITA Ação: ATIVIDADES DE ASSISTÊNCIA À FARMÁCIA BÁSICA.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/emenda_impositiva_vereador_ivandro-10.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/emenda_impositiva_vereador_ivandro-10.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para beneficiar a Associação Coloradense Dos Árbitros de Futebol – ACAF.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/emenda_impositiva_vereador_jair-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/emenda_impositiva_vereador_jair-01.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_impositiva_vereador_jair-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_impositiva_vereador_jair-02.pdf</t>
   </si>
   <si>
     <t>Aparelhos de som a E.M.E.I.E.F. Professora Clair da Silva Weyh.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/emenda_impositiva_vereador_jair-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/emenda_impositiva_vereador_jair-03.pdf</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/emenda_impositiva_vereador_jair-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/emenda_impositiva_vereador_jair-04.pdf</t>
   </si>
   <si>
     <t>Apoio para custeio de aquisição de insumos de material de construção para a construção do muro de delimitação da área pertencente à Associação.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/emenda_impositiva_vereador_jair-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/emenda_impositiva_vereador_jair-05.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para custear o Projeto Segunda da Arte – Fortalecimento de Vínculos através do Artesanato.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/emenda_impositiva_vereador_jair-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/emenda_impositiva_vereador_jair-06.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para aquisição de estrutura de apoio decorativo à entrega humanizada do Kit Natalidade – Programa Mamãe Cheguei.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_impositiva_vereador_jair-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_impositiva_vereador_jair-07.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 8.000,00 (oito mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/emenda_impositiva_vereador_jair-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/emenda_impositiva_vereador_jair-08.pdf</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/emenda_impositiva_vereador_jair-09.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/emenda_impositiva_vereador_jair-09.pdf</t>
   </si>
   <si>
     <t>Apoio Financeiro para aquisição de equipamentos para atender a Associação Comunitária de Colorado do Oeste - ASCOCOL.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/emenda_impositiva_vereador_jair-10.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/emenda_impositiva_vereador_jair-10.pdf</t>
   </si>
   <si>
     <t>Apoio Financeiro ao Hospital Municipal Dr. Pedro Grangeiro Xavier.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/emenda_impositiva_vereador_jose_carlos-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/emenda_impositiva_vereador_jose_carlos-01.pdf</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/emenda_impositiva_vereador_jose_carlos-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/emenda_impositiva_vereador_jose_carlos-02.pdf</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/emenda_impositiva_vereador_jose_carlos-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/emenda_impositiva_vereador_jose_carlos-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para o atendimento à Associação Rural Coloradense para Ajuda Mútua – ARCOLPAM, situada na Linha 1, Km 13 – Rumo Colorado.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/emenda_impositiva_vereador_jose_carlos-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/emenda_impositiva_vereador_jose_carlos-04.pdf</t>
   </si>
   <si>
     <t>Atender a Secretaria Municipal do Meio Ambiente, Turismo e Cultura com a aquisição de equipamentos e utensílios para cozinha: Panela de pressão em alumínio, Fritadeira Sem Óleo, Micro-ondas, Fogão industrial, Cafeteira elétrica Inox, Conjunto de pratos fundos, Jogo de Talheres 36 Peças, Concha, Colher cabo longo, Escumadeira cabo longo ,Caçarola, Frigideira antiaderente.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/emenda_impositiva_vereador_jose_carlos-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/emenda_impositiva_vereador_jose_carlos-05.pdf</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/emenda_impositiva_vereador_jose_carlos-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/emenda_impositiva_vereador_jose_carlos-06.pdf</t>
   </si>
   <si>
     <t>Revitalização do Trenzinho da Infância – 1ª Infância no SUAS/Criança Feliz Objetivo:</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/emenda_impositiva_vereador_jose_carlos-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/emenda_impositiva_vereador_jose_carlos-07.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a climatização da Capela Mortuária.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/emenda_impositiva_vereador_jose_carlos-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/emenda_impositiva_vereador_jose_carlos-08.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para o atendimento à Associação dos Boleiros e Esportistas de Colorado do Oeste.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/emenda_impositiva_vereador_jose_carlos-09.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/emenda_impositiva_vereador_jose_carlos-09.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para atender a SEMUSA com despesas de Investimentos do Hospital Municipal com a Aquisição de Equipamentos e Materiais Permanentes.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/emenda_impositiva_vereador_martinho-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/emenda_impositiva_vereador_martinho-01.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/emenda_impositiva_vereador_martinho-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/emenda_impositiva_vereador_martinho-02.pdf</t>
   </si>
   <si>
     <t>Atenção à saúde da população para procedimentos no MAC.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/emenda_impositiva_vereador_martinho-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/emenda_impositiva_vereador_martinho-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 4.000,00 (quatro mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/emenda_impositiva_vereador_martinho-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/emenda_impositiva_vereador_martinho-04.pdf</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/emenda_impositiva_vereador_martinho-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/emenda_impositiva_vereador_martinho-05.pdf</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/emenda_impositiva_vereador_martinho-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/emenda_impositiva_vereador_martinho-06.pdf</t>
   </si>
   <si>
     <t>“ENCANTOS DA INFÂNCIA: Confecção de fantasias para atividades lúdicas no SUAS”.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/emenda_impositiva_vereador_martinho-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/emenda_impositiva_vereador_martinho-07.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a ASPROVEN.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/emenda_impositiva_vereadora_michelly-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/emenda_impositiva_vereadora_michelly-01.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para a ASSOCIAÇÃO DE POLÍCIA MILITAR MIRIM DE COLORADO DO OESTE – ASPMMCOL, com a finalidade do apoio institucional às atividades da Polícia Militar Mirim mediante aquisição de materiais operacionais, itens de consumo, uniformes específicos, recursos pedagógicos e apoio logístico ao Estágio de Selva 2026, contribuindo para a manutenção, continuidade e funcionamento administrativo do programa.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/emenda_impositiva_vereadora_michelly-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/emenda_impositiva_vereadora_michelly-02.pdf</t>
   </si>
   <si>
     <t>Aquisição de insumos de material de construção, para estar beneficiando Associação de Boleiros e Esportistas de Colorado do Oeste - ABEC.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/emenda_impositiva_vereadora_michelly-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/emenda_impositiva_vereadora_michelly-03.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para Associação Nakayama de Karatê Shotokan – ASNAKA ll.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/emenda_impositiva_vereadora_michelly-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/emenda_impositiva_vereadora_michelly-04.pdf</t>
   </si>
   <si>
     <t>Apoio financeira para benefício da Associação de Pais e Amigos do Autista de Colorado do Oeste – RO e Região – AMA CONESUL.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/emenda_impositiva_vereadora_michelly-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/emenda_impositiva_vereadora_michelly-05.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES DO CENTRO DE ASSISTÊNCIA PSICOSSOCIAL – CAPS I.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/emenda_impositiva_vereadora_sandra-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/emenda_impositiva_vereadora_sandra-01.pdf</t>
   </si>
   <si>
     <t>Apoio Financeiro para o Projeto Cidade Refúgio.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/emenda_impositiva_vereadora_sandra-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/emenda_impositiva_vereadora_sandra-02.pdf</t>
   </si>
   <si>
     <t>Concessão de apoio financeiro no valor de R$ 3.000,00 (três mil reais), destinado ao custeio de combustível para atendimento das demandas e deslocamentos necessários às atividades desenvolvidas pela Associação de Judô Matsubara, contribuindo para a continuidade e fortalecimento de suas ações esportivas.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda_impositiva_vereadora_sandra-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda_impositiva_vereadora_sandra-03.pdf</t>
   </si>
   <si>
     <t>“Projeto SuperAção” – SuperAção através do movimento.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/emenda_impositiva_vereadora_sandra-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/emenda_impositiva_vereadora_sandra-04.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 10.000,00 (dez mil reais) para custeio de uniformes e outros matérias que se fazem necessários para manutenção das atividades da Associação Atlética de Colorado.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/emenda_impositiva_vereadora_sandra-005.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/emenda_impositiva_vereadora_sandra-005.pdf</t>
   </si>
   <si>
     <t>Concessão de apoio financeiro no valor de R$ 1.500,00 (um mil e quinhentos reais), destinado ao custeio de premiações em pecúnia para o Programa Pequeno Cientista, com o objetivo de incentivar a participação e reconhecer o desempenho dos estudantes envolvidos.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/emenda_impositiva_vereadora_sandra-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/emenda_impositiva_vereadora_sandra-06.pdf</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/emenda_impositiva_vereadora_sandra-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/emenda_impositiva_vereadora_sandra-07.pdf</t>
   </si>
   <si>
     <t>Apoio para custeio de aquisição de insumos de material de construção para a construçãodo muro de delimitação da área pertencente à Associação._x000D_
 .</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/emenda_impositiva_vereadora_sandra-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/emenda_impositiva_vereadora_sandra-08.pdf</t>
   </si>
   <si>
     <t>“Mãe em Foto” – Eternizando a Maternidade através da Fotografia.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/emenda_impositiva_vereadora_sandra-09.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/emenda_impositiva_vereadora_sandra-09.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para atender a Escola 16 de junho no Projeto de Aquisição de Brinquedo para Educação Infantil.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/emenda_impositiva_vereadora_sandra-10.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/emenda_impositiva_vereadora_sandra-10.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 6.000,00 (seis mil reais), destinado à confecção de um mascote para a Secretaria Municipal de Esporte, Lazer e Juventude.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/emenda_impositiva_vereadora_sandra-11.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/emenda_impositiva_vereadora_sandra-11.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 2.000,00 (dois mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/emenda_impositiva_vereadora_sandra-12.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/emenda_impositiva_vereadora_sandra-12.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais esportivos (Bolas de Futsal, Bolas de Vôlei, cones demarcatórios, cones de sinalização, chapéus chines demarcatórios, cones furados com barreira) para pratica de esporte dos alunos Escola Municipal de Ensino Infantil e Fundamental Professora Clair da Silva Weyh.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/emenda_impositiva_vereadora_sandra-13.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/emenda_impositiva_vereadora_sandra-13.pdf</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/emenda_impositiva_vereadora_tatiane-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/emenda_impositiva_vereadora_tatiane-01.pdf</t>
   </si>
   <si>
     <t>Presença que veste.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/emenda_impositiva_vereadora_tatiane-02.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/emenda_impositiva_vereadora_tatiane-02.pdf</t>
   </si>
   <si>
     <t>Aquisição de equipamento de sonorização para realização das atividades socioassistenciais do CRAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/emenda_impositiva_vereadora_tatiane-03.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/emenda_impositiva_vereadora_tatiane-03.pdf</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/emenda_impositiva_vereadora_tatiane-04.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/emenda_impositiva_vereadora_tatiane-04.pdf</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/emenda_impositiva_vereadora_tatiane-05.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/emenda_impositiva_vereadora_tatiane-05.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para benefício da Associação Nakayama de Karatê Shotokan –ASNAKA II.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/emenda_impositiva_vereadora_tatiane-06.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/emenda_impositiva_vereadora_tatiane-06.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para beneficiar a escola Clair da Silva Weyh, situada na Zona Rural.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/emenda_impositiva_vereadora_tatiane-07.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/emenda_impositiva_vereadora_tatiane-07.pdf</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/emenda_impositiva_vereadora_tatiane-08.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/emenda_impositiva_vereadora_tatiane-08.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro no valor de R$ 7.000,00 (dois mil reais) destinada ao custeio de premiações esportivas em pecúnia, nas competições municipais.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda_impositiva_vereadora_tatiane-09.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda_impositiva_vereadora_tatiane-09.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro para benefício da Associação de Pais e Amigos do Autista de Colorado do Oeste – RO e Região – AMA CONESUL.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda_impositiva_vereadora_tatiane-10.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda_impositiva_vereadora_tatiane-10.pdf</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda_impositiva_vereadora_tatiane-11.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda_impositiva_vereadora_tatiane-11.pdf</t>
   </si>
   <si>
     <t>ATIVIDADES DA ATENÇÃO PRIMÁRIA À SAÚDE Natureza da Despesa: 4.4.90.52.00 Equipamentos e Material Permanente.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>PLOM</t>
   </si>
   <si>
     <t>Projeto de Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/proposta_de_nova_lei_organica-01.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/proposta_de_nova_lei_organica-01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA LEI ORGÂNICA DO MUNICÍPIO DE COLORADO DO OESTE, REVOGA A LEI ORGÂNICA DO MUNICÍPIO DE COLORADO DO OESTE PROMULGADA EM 20 DE DEZEMBRO DE 2018 E AS EMENDAS A LEI ORGÂNICA MUNICIPAL Nº 01 DE 19 DE JULHO DE 2019; Nº 02 DE 14 DE DEZEMBRO DE 2020 E Nº 03 DE 14 DE DEZEMBRO DE 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4338,67 +4338,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no_2914.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/956/pl_2915.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/968/pl_2916.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/970/pl_2917.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/984/pl_2918.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/985/pl_2919.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei-075.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_2921.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/pl_2922.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_2923.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_2924.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/pl_2925.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei-122.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_2927.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_2928.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_2929.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei-2930.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2931.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2932.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_2933.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/pl_2934.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_2935.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_2936.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/pl_2937.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/pl_2938.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/pl_2939.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/pl_2940.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_2941.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/pl_2942.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei-2943_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_2944.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_2945.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/pl_2946.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/pl_2947.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/pl_2948.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/pl_2949.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/pl_2950.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/pl_2951.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/pl_2952.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/pl_2953.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_2954.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/pl_2955.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_2956.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/pl_2957.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/pl_2958.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/pl_2959.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/pl_2960.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/pl_2961.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/pl_2962.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/pl_2963.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/pl_2964.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/pl_2965.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/pl_2966.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/pl_2967.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/pl_2968.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei-33a_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/pl_2970.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/pl_2971.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/pl_2972.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/pl_2973_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/pl_2974.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/pl_2975.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_lei-2976.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei-2977.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/projeto_de_lei-2978.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_2979.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/pl_2980.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_2981.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/pl_2982_rotated.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2983.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_-_2984.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_2985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei-444.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/pl_2987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei-2988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/pl_2989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei-23_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/pl_2991_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/pl_2992_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/pl_2993_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei-2994.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei-480.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_2996.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_2997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_2998.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_2999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_3000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_3001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/pl_3002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/pl_3003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/pl_3004.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_3005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/pl_3006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_3007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_decreto_legislativo-188.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_decreto_legislativo-189_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_decreto_legislativo-190_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/962/pr_177.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_resolucao-178.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_resolucao-179_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao-180.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_resolucao-181_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_resolucao-182_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_resolucao-183_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_resolucao-184.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_resolucao-185.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/projeto_de_resolucao-186_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_resolucao-32_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/projeto_de_resolucao-188.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_resolucao-189.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/01-parecer-01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/relatorio-2927.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/parecer-003.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer-004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer-005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/parecer-005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/relatorio-01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/parecer-001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/parecer-002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/parecer-003.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao-3205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao-3206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao-3207.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao-3208.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao-3209.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao-3210.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/960/01-indicacao-3211.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/961/01-indicacao-3212.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao-3213.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao-3214.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao-3215.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao-3216.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao-3217.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao-3218.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/01-indicacao-3219_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao-3220.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao-3221.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao-3222.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao-3223.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao-3224.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao-3225.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao-3226.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao-3227.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao-3228.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao-3229.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao-3230.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao-3231.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao-3232.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao-3233.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao-3234.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao-3235.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao-3236.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao-3237.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao-3238.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao-3239.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao-3240.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao-3241.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao-3242.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao-3243.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-3244.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-3245_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-3246.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao-3247.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_complementar-133.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_complementar-134.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/969/plc_135.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar-136_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_complementar-137_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/plc_138.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_complementar-139_rotated.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/plc_-_140.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/plc_141.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/plc_142.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmco_requerimento_de_urgencia-189.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/cmco_requerimento_de_urgencia-2991.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmco_requerimento_de_urgencia-2992.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmco_requerimento_de_urgencia-2993.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmco_requerimento_de_urgencia-2994.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmco_requerimento_de_urgencia-141.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmco_requerimento_de_urgencia-97.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmco_requerimento_de_urgencia-2996.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmco_requerimento_de_urgencia-2997.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmco_requerimento_de_urgencia-142.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmco_requerimento_de_urgencia-101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/cmco_requerimento_de_urgencia-2999.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/cmco_requerimento_de_urgencia-3000.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/cmco_requerimento_de_urgencia-3001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/cmco_requerimento_de_urgencia-105.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/cmco_requerimento_de_urgencia-106.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/cmco_requerimento_de_urgencia-107.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/cmco_requerimento_de_urgencia-108.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/cmco_requerimento_de_urgencia-109.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/cmco_requerimento_de_urgencia-110.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/cmco_requerimento_de_urgencia-135.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/cmco_requerimento_de_urgencia-136.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmco_requerimento_de_urgencia-137.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/cmco_requerimento_de_urgencia-138.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/cmco_requerimento_de_urgencia-139.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/cmco_requerimento_de_urgencia-140.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/963/cmco_requerimento_de_urgencia-177.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/cmco_requerimento_de_urgencia-178_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmco_requerimento_de_urgencia-179.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmco_requerimento_de_urgencia-180.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmco_requerimento_de_urgencia-181.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/cmco_requerimento_de_urgencia-182.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmco_requerimento_de_urgencia-183.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmco_requerimento_de_urgencia-184.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/cmco_requerimento_de_urgencia-185.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1181/cmco_requerimento_de_urgencia-186.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/cmco_requerimento_de_urgencia-187.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/cmco_requerimento_de_urgencia-188.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/cmco_requerimento_de_urgencia-189.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/cmco_requerimento_de_urgencia-190.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/952/cmco_requerimento_de_urgencia-2914.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/cmco_requerimento_de_urgencia-2916.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/cmco_requerimento_de_urgencia-2917.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmco_requerimento_de_urgencia-2918_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/cmco_requerimento_de_urgencia-2919.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmco_requerimento_de_urgencia-2920.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/cmco_requerimento_de_urgencia-2921.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/cmco_requerimento_de_urgencia-2922.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/cmco_requerimento_de_urgencia-2923.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/cmco_requerimento_de_urgencia-2924.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/cmco_requerimento_de_urgencia-2925.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/cmco_requerimento_de_urgencia-2926.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/cmco_requerimento_de_urgencia-2928.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/cmco_requerimento_de_urgencia-2929.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/cmco_requerimento_de_urgencia-2931.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/cmco_requerimento_de_urgencia-2932.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/cmco_requerimento_de_urgencia-2933.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/cmco_requerimento_de_urgencia-2934.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmco_requerimento_de_urgencia-2935.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmco_requerimento_de_urgencia-2936.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmco_requerimento_de_urgencia-2937.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/cmco_requerimento_de_urgencia-2938.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/cmco_requerimento_de_urgencia-2939_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmco_requerimento_de_urgencia-2940.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmco_requerimento_de_urgencia-2941.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmco_requerimento_de_urgencia-2942.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/cmco_requerimento_de_urgencia-2943.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/cmco_requerimento_de_urgencia-2944.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmco_requerimento_de_urgencia-2945.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmco_requerimento_de_urgencia-2946.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/cmco_requerimento_de_urgencia-2947.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/cmco_requerimento_de_urgencia-2948.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/cmco_requerimento_de_urgencia-2949.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/cmco_requerimento_de_urgencia-2950.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/cmco_requerimento_de_urgencia-2951.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/cmco_requerimento_de_urgencia-2952.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/cmco_requerimento_de_urgencia-2954.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/cmco_requerimento_de_urgencia-2955.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/cmco_requerimento_de_urgencia-2956.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/cmco_requerimento_de_urgencia-2957.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/cmco_requerimento_de_urgencia-2958.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/cmco_requerimento_de_urgencia-2959.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/cmco_requerimento_de_urgencia-2960.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmco_requerimento_de_urgencia-2961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmco_requerimento_de_urgencia-2962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmco_requerimento_de_urgencia-2963.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/cmco_requerimento_de_urgencia-2964.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/cmco_requerimento_de_urgencia-2965.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/cmco_requerimento_de_urgencia-2966.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/cmco_requerimento_de_urgencia-2967.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/cmco_requerimento_de_urgencia-2968.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/cmco_requerimento_de_urgencia-2969.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/cmco_requerimento_de_urgencia-2970.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/cmco_requerimento_de_urgencia-2971_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/cmco_requerimento_de_urgencia-2972.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/cmco_requerimento_de_urgencia-2973.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/cmco_requerimento_de_urgencia-2974.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/cmco_requerimento_de_urgencia-2975.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/cmco_requerimento_de_urgencia-2979.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/cmco_requerimento_de_urgencia-2980.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/cmco_requerimento_de_urgencia-2981.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/cmco_requerimento_de_urgencia-2982.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/cmco_requerimento_de_urgencia-2983.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/cmco_requerimento_de_urgencia-2984.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmco_requerimento_de_urgencia-2985.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/cmco_requerimento_de_urgencia-2986.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/cmco_requerimento_de_urgencia-2987.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/cmco_requerimento_de_urgencia-2988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmco_requerimento_de_urgencia-2989.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmco_requerimento_de_urgencia-2990.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/oficio-n518-2025-gab_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_impositiva_vereador_ataide-01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/emenda_impositiva_vereador_ataide-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_impositiva_vereador_ataide-03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/emenda_impositiva_vereador_ataide-04.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/emenda_impositiva_vereador_ataide-05.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_impositiva_vereador_fabio-01.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_impositiva_vereador_fabio-02.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/emenda_impositiva_vereador_fabio-03.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/emenda_impositiva_vereador_fabio-04.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/emenda_impositiva_vereador_fabio-05.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/emenda_impositiva_vereador_gilmar-01.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_impositiva_vereador_gilmar-02.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_impositiva_vereador_gilmar-03.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_impositiva_vereador_gilmar-04.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_impositiva_vereador_gilmar-05.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_impositiva_vereador_gilmar-06.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/emenda_impositiva_vereador_gilmar-07.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/emenda_impositiva_vereador_gilmar-08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/emenda_impositiva_vereador_helio-01.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/emenda_impositiva_vereador_helio-02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_impositiva_vereador_helio-03.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/emenda_impositiva_vereador_helio-04.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/emenda_impositiva_vereador_helio-05.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/emenda_impositiva_vereador_helio-06.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/emenda_impositiva_vereador_helio-07.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/emenda_impositiva_vereador_helio-08.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/emenda_impositiva_vereador_ivandro-01.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/emenda_impositiva_vereador_ivandro-02.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/emenda_impositiva_vereador_ivandro-03.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/emenda_impositiva_vereador_ivandro-04.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/emenda_impositiva_vereador_ivandro-05.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/emenda_impositiva_vereador_ivandro-06.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/emenda_impositiva_vereador_ivandro-07.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/emenda_impositiva_vereador_ivandro-08.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/emenda_impositiva_vereador_ivandro-09.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/emenda_impositiva_vereador_ivandro-10.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/emenda_impositiva_vereador_jair-01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_impositiva_vereador_jair-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/emenda_impositiva_vereador_jair-03.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/emenda_impositiva_vereador_jair-04.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/emenda_impositiva_vereador_jair-05.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/emenda_impositiva_vereador_jair-06.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_impositiva_vereador_jair-07.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/emenda_impositiva_vereador_jair-08.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/emenda_impositiva_vereador_jair-09.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/emenda_impositiva_vereador_jair-10.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/emenda_impositiva_vereador_jose_carlos-01.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/emenda_impositiva_vereador_jose_carlos-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/emenda_impositiva_vereador_jose_carlos-03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/emenda_impositiva_vereador_jose_carlos-04.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/emenda_impositiva_vereador_jose_carlos-05.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/emenda_impositiva_vereador_jose_carlos-06.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/emenda_impositiva_vereador_jose_carlos-07.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/emenda_impositiva_vereador_jose_carlos-08.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/emenda_impositiva_vereador_jose_carlos-09.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/emenda_impositiva_vereador_martinho-01.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/emenda_impositiva_vereador_martinho-02.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/emenda_impositiva_vereador_martinho-03.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/emenda_impositiva_vereador_martinho-04.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/emenda_impositiva_vereador_martinho-05.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/emenda_impositiva_vereador_martinho-06.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/emenda_impositiva_vereador_martinho-07.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/emenda_impositiva_vereadora_michelly-01.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/emenda_impositiva_vereadora_michelly-02.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/emenda_impositiva_vereadora_michelly-03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/emenda_impositiva_vereadora_michelly-04.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/emenda_impositiva_vereadora_michelly-05.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/emenda_impositiva_vereadora_sandra-01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/emenda_impositiva_vereadora_sandra-02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda_impositiva_vereadora_sandra-03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/emenda_impositiva_vereadora_sandra-04.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/emenda_impositiva_vereadora_sandra-005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/emenda_impositiva_vereadora_sandra-06.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/emenda_impositiva_vereadora_sandra-07.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/emenda_impositiva_vereadora_sandra-08.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/emenda_impositiva_vereadora_sandra-09.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/emenda_impositiva_vereadora_sandra-10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/emenda_impositiva_vereadora_sandra-11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/emenda_impositiva_vereadora_sandra-12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/emenda_impositiva_vereadora_sandra-13.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/emenda_impositiva_vereadora_tatiane-01.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/emenda_impositiva_vereadora_tatiane-02.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/emenda_impositiva_vereadora_tatiane-03.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/emenda_impositiva_vereadora_tatiane-04.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/emenda_impositiva_vereadora_tatiane-05.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/emenda_impositiva_vereadora_tatiane-06.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/emenda_impositiva_vereadora_tatiane-07.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/emenda_impositiva_vereadora_tatiane-08.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda_impositiva_vereadora_tatiane-09.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda_impositiva_vereadora_tatiane-10.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda_impositiva_vereadora_tatiane-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/proposta_de_nova_lei_organica-01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no_2914.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/956/pl_2915.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/968/pl_2916.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/970/pl_2917.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/984/pl_2918.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/985/pl_2919.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1036/projeto_de_lei-075.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1043/pl_2921.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1044/pl_2922.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1046/pl_2923.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1054/pl_2924.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1055/pl_2925.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1060/projeto_de_lei-122.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_2927.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_2928.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_2929.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1082/projeto_de_lei-2930.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1083/pl_2931.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1084/pl_2932.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1085/pl_2933.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1092/pl_2934.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1097/pl_2935.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1098/pl_2936.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1105/pl_2937.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1108/pl_2938.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1109/pl_2939.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1110/pl_2940.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1117/pl_2941.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1119/pl_2942.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1120/projeto_de_lei-2943_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1123/pl_2944.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1132/pl_2945.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1133/pl_2946.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1137/pl_2947.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1138/pl_2948.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1139/pl_2949.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1143/pl_2950.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1145/pl_2951.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1146/pl_2952.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1152/pl_2953.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1153/pl_2954.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1154/pl_2955.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1158/pl_2956.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1159/pl_2957.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1160/pl_2958.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1165/pl_2959.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1166/pl_2960.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1170/pl_2961.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1171/pl_2962.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1174/pl_2963.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1178/pl_2964.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1179/pl_2965.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1180/pl_2966.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1185/pl_2967.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1186/pl_2968.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1190/projeto_de_lei-33a_assinado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1191/pl_2970.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1195/pl_2971.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1196/pl_2972.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1199/pl_2973_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1200/pl_2974.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1209/pl_2975.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1205/projeto_de_lei-2976.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei-2977.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1207/projeto_de_lei-2978.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1208/pl_2979.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1216/pl_2980.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1218/pl_2981.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1227/pl_2982_rotated.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1232/pl_2983.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1235/pl_-_2984.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1239/pl_2985.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1240/projeto_de_lei-444.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1242/pl_2987.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1243/projeto_de_lei-2988.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1246/pl_2989.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei-23_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1255/pl_2991_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1256/pl_2992_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1257/pl_2993_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1260/projeto_de_lei-2994.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei-480.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1272/pl_2996.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1273/pl_2997.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1278/pl_2998.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1280/pl_2999.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1281/pl_3000.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1282/pl_3001.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1380/pl_3002.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1381/pl_3003.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1382/pl_3004.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1383/pl_3005.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1384/pl_3006.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1391/pl_3007.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_decreto_legislativo-188.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1164/projeto_de_decreto_legislativo-189_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1217/projeto_de_decreto_legislativo-190_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/962/pr_177.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/986/projeto_de_resolucao-178.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/987/projeto_de_resolucao-179_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1081/projeto_de_resolucao-180.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1099/projeto_de_resolucao-181_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_resolucao-182_assinado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1121/projeto_de_resolucao-183_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1131/projeto_de_resolucao-184.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1144/projeto_de_resolucao-185.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1177/projeto_de_resolucao-186_assinado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1189/projeto_de_resolucao-32_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1210/projeto_de_resolucao-188.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1261/projeto_de_resolucao-189.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1070/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1071/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1037/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1038/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1116/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1233/emenda-01.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1234/emenda-02.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1039/01-parecer-01.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1086/relatorio-2927.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1103/parecer-003.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1220/parecer-004.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1251/parecer-005.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1277/parecer-005.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1151/relatorio-01.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1283/parecer-001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1284/parecer-002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1285/parecer-003.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/953/indicacao-3205.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/954/indicacao-3206.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao-3207.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/957/indicacao-3208.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao-3209.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/959/indicacao-3210.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/960/01-indicacao-3211.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/961/01-indicacao-3212.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/964/indicacao-3213.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/965/indicacao-3214.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/983/indicacao-3215.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao-3216.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao-3217.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1045/indicacao-3218.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1050/01-indicacao-3219_1.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao-3220.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao-3221.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao-3222.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao-3223.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao-3224.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao-3225.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao-3226.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao-3227.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao-3228.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao-3229.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao-3230.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao-3231.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao-3232.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1090/indicacao-3233.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1094/indicacao-3234.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao-3235.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao-3236.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao-3237.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao-3238.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao-3239.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1203/indicacao-3240.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1204/indicacao-3241.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1214/indicacao-3242.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao-3243.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1247/indicacao-3244.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1248/indicacao-3245_1.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1250/indicacao-3246.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao-3247.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/966/projeto_de_lei_complementar-133.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/967/projeto_de_lei_complementar-134.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/969/plc_135.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1111/projeto_de_lei_complementar-136_assinado.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1122/projeto_de_lei_complementar-137_assinado.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1219/plc_138.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1228/projeto_de_lei_complementar-139_rotated.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1231/plc_-_140.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1258/plc_141.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1271/plc_142.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1262/cmco_requerimento_de_urgencia-189.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1263/cmco_requerimento_de_urgencia-2991.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1264/cmco_requerimento_de_urgencia-2992.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1265/cmco_requerimento_de_urgencia-2993.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1266/cmco_requerimento_de_urgencia-2994.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1267/cmco_requerimento_de_urgencia-141.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1269/cmco_requerimento_de_urgencia-97.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1274/cmco_requerimento_de_urgencia-2996.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1275/cmco_requerimento_de_urgencia-2997.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1276/cmco_requerimento_de_urgencia-142.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1279/cmco_requerimento_de_urgencia-101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1377/cmco_requerimento_de_urgencia-2999.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1378/cmco_requerimento_de_urgencia-3000.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1379/cmco_requerimento_de_urgencia-3001.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1385/cmco_requerimento_de_urgencia-105.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1386/cmco_requerimento_de_urgencia-106.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1387/cmco_requerimento_de_urgencia-107.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1388/cmco_requerimento_de_urgencia-108.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1389/cmco_requerimento_de_urgencia-109.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1392/cmco_requerimento_de_urgencia-110.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1014/cmco_requerimento_de_urgencia-135.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1113/cmco_requerimento_de_urgencia-136.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1125/cmco_requerimento_de_urgencia-137.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1225/cmco_requerimento_de_urgencia-138.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1230/cmco_requerimento_de_urgencia-139.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1237/cmco_requerimento_de_urgencia-140.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/963/cmco_requerimento_de_urgencia-177.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1041/cmco_requerimento_de_urgencia-178_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1072/cmco_requerimento_de_urgencia-179.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1104/cmco_requerimento_de_urgencia-180.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1100/cmco_requerimento_de_urgencia-181.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1130/cmco_requerimento_de_urgencia-182.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1124/cmco_requerimento_de_urgencia-183.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1134/cmco_requerimento_de_urgencia-184.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1148/cmco_requerimento_de_urgencia-185.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1181/cmco_requerimento_de_urgencia-186.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1192/cmco_requerimento_de_urgencia-187.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1213/cmco_requerimento_de_urgencia-188.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1167/cmco_requerimento_de_urgencia-189.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1226/cmco_requerimento_de_urgencia-190.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/952/cmco_requerimento_de_urgencia-2914.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1015/cmco_requerimento_de_urgencia-2916.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1016/cmco_requerimento_de_urgencia-2917.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1034/cmco_requerimento_de_urgencia-2918_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1018/cmco_requerimento_de_urgencia-2919.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1040/cmco_requerimento_de_urgencia-2920.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1047/cmco_requerimento_de_urgencia-2921.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1048/cmco_requerimento_de_urgencia-2922.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1049/cmco_requerimento_de_urgencia-2923.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1061/cmco_requerimento_de_urgencia-2924.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1062/cmco_requerimento_de_urgencia-2925.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1063/cmco_requerimento_de_urgencia-2926.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1074/cmco_requerimento_de_urgencia-2928.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1075/cmco_requerimento_de_urgencia-2929.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1087/cmco_requerimento_de_urgencia-2931.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1088/cmco_requerimento_de_urgencia-2932.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1089/cmco_requerimento_de_urgencia-2933.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1093/cmco_requerimento_de_urgencia-2934.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1101/cmco_requerimento_de_urgencia-2935.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1102/cmco_requerimento_de_urgencia-2936.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1106/cmco_requerimento_de_urgencia-2937.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1114/cmco_requerimento_de_urgencia-2938.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1112/cmco_requerimento_de_urgencia-2939_1.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1115/cmco_requerimento_de_urgencia-2940.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1118/cmco_requerimento_de_urgencia-2941.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1126/cmco_requerimento_de_urgencia-2942.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1127/cmco_requerimento_de_urgencia-2943.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1128/cmco_requerimento_de_urgencia-2944.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1135/cmco_requerimento_de_urgencia-2945.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1136/cmco_requerimento_de_urgencia-2946.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1140/cmco_requerimento_de_urgencia-2947.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1141/cmco_requerimento_de_urgencia-2948.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1142/cmco_requerimento_de_urgencia-2949.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1147/cmco_requerimento_de_urgencia-2950.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1149/cmco_requerimento_de_urgencia-2951.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1150/cmco_requerimento_de_urgencia-2952.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1155/cmco_requerimento_de_urgencia-2954.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1156/cmco_requerimento_de_urgencia-2955.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1161/cmco_requerimento_de_urgencia-2956.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1162/cmco_requerimento_de_urgencia-2957.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1163/cmco_requerimento_de_urgencia-2958.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1168/cmco_requerimento_de_urgencia-2959.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1169/cmco_requerimento_de_urgencia-2960.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1172/cmco_requerimento_de_urgencia-2961.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1173/cmco_requerimento_de_urgencia-2962.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1175/cmco_requerimento_de_urgencia-2963.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1182/cmco_requerimento_de_urgencia-2964.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1183/cmco_requerimento_de_urgencia-2965.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1184/cmco_requerimento_de_urgencia-2966.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1187/cmco_requerimento_de_urgencia-2967.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1188/cmco_requerimento_de_urgencia-2968.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1193/cmco_requerimento_de_urgencia-2969.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1194/cmco_requerimento_de_urgencia-2970.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1222/cmco_requerimento_de_urgencia-2971_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1198/cmco_requerimento_de_urgencia-2972.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1201/cmco_requerimento_de_urgencia-2973.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1202/cmco_requerimento_de_urgencia-2974.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1211/cmco_requerimento_de_urgencia-2975.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1212/cmco_requerimento_de_urgencia-2979.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1223/cmco_requerimento_de_urgencia-2980.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1224/cmco_requerimento_de_urgencia-2981.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1229/cmco_requerimento_de_urgencia-2982.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1236/cmco_requerimento_de_urgencia-2983.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1238/cmco_requerimento_de_urgencia-2984.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1254/cmco_requerimento_de_urgencia-2985.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1241/cmco_requerimento_de_urgencia-2986.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1244/cmco_requerimento_de_urgencia-2987.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1245/cmco_requerimento_de_urgencia-2988.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1252/cmco_requerimento_de_urgencia-2989.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1253/cmco_requerimento_de_urgencia-2990.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1390/oficio-n518-2025-gab_1.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1286/emenda_impositiva_vereador_ataide-01.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1287/emenda_impositiva_vereador_ataide-02.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1288/emenda_impositiva_vereador_ataide-03.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1289/emenda_impositiva_vereador_ataide-04.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1290/emenda_impositiva_vereador_ataide-05.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1291/emenda_impositiva_vereador_fabio-01.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1292/emenda_impositiva_vereador_fabio-02.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1293/emenda_impositiva_vereador_fabio-03.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1294/emenda_impositiva_vereador_fabio-04.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1295/emenda_impositiva_vereador_fabio-05.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1296/emenda_impositiva_vereador_gilmar-01.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1297/emenda_impositiva_vereador_gilmar-02.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1298/emenda_impositiva_vereador_gilmar-03.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1299/emenda_impositiva_vereador_gilmar-04.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1300/emenda_impositiva_vereador_gilmar-05.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1301/emenda_impositiva_vereador_gilmar-06.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1302/emenda_impositiva_vereador_gilmar-07.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1303/emenda_impositiva_vereador_gilmar-08.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1304/emenda_impositiva_vereador_helio-01.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1305/emenda_impositiva_vereador_helio-02.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1306/emenda_impositiva_vereador_helio-03.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1307/emenda_impositiva_vereador_helio-04.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1308/emenda_impositiva_vereador_helio-05.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1309/emenda_impositiva_vereador_helio-06.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1310/emenda_impositiva_vereador_helio-07.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1311/emenda_impositiva_vereador_helio-08.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1312/emenda_impositiva_vereador_ivandro-01.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1313/emenda_impositiva_vereador_ivandro-02.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1314/emenda_impositiva_vereador_ivandro-03.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1315/emenda_impositiva_vereador_ivandro-04.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1316/emenda_impositiva_vereador_ivandro-05.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1317/emenda_impositiva_vereador_ivandro-06.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1318/emenda_impositiva_vereador_ivandro-07.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1319/emenda_impositiva_vereador_ivandro-08.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1320/emenda_impositiva_vereador_ivandro-09.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1321/emenda_impositiva_vereador_ivandro-10.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1322/emenda_impositiva_vereador_jair-01.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1323/emenda_impositiva_vereador_jair-02.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1324/emenda_impositiva_vereador_jair-03.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1325/emenda_impositiva_vereador_jair-04.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1326/emenda_impositiva_vereador_jair-05.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1327/emenda_impositiva_vereador_jair-06.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1328/emenda_impositiva_vereador_jair-07.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1329/emenda_impositiva_vereador_jair-08.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1330/emenda_impositiva_vereador_jair-09.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1331/emenda_impositiva_vereador_jair-10.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1332/emenda_impositiva_vereador_jose_carlos-01.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1333/emenda_impositiva_vereador_jose_carlos-02.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1334/emenda_impositiva_vereador_jose_carlos-03.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1335/emenda_impositiva_vereador_jose_carlos-04.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1336/emenda_impositiva_vereador_jose_carlos-05.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1337/emenda_impositiva_vereador_jose_carlos-06.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1338/emenda_impositiva_vereador_jose_carlos-07.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1339/emenda_impositiva_vereador_jose_carlos-08.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1340/emenda_impositiva_vereador_jose_carlos-09.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1341/emenda_impositiva_vereador_martinho-01.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1342/emenda_impositiva_vereador_martinho-02.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1343/emenda_impositiva_vereador_martinho-03.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1344/emenda_impositiva_vereador_martinho-04.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1345/emenda_impositiva_vereador_martinho-05.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1346/emenda_impositiva_vereador_martinho-06.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1347/emenda_impositiva_vereador_martinho-07.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1348/emenda_impositiva_vereadora_michelly-01.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1349/emenda_impositiva_vereadora_michelly-02.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1350/emenda_impositiva_vereadora_michelly-03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1351/emenda_impositiva_vereadora_michelly-04.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1352/emenda_impositiva_vereadora_michelly-05.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1353/emenda_impositiva_vereadora_sandra-01.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1354/emenda_impositiva_vereadora_sandra-02.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1355/emenda_impositiva_vereadora_sandra-03.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1356/emenda_impositiva_vereadora_sandra-04.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1357/emenda_impositiva_vereadora_sandra-005.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1358/emenda_impositiva_vereadora_sandra-06.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1359/emenda_impositiva_vereadora_sandra-07.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1360/emenda_impositiva_vereadora_sandra-08.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1361/emenda_impositiva_vereadora_sandra-09.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1362/emenda_impositiva_vereadora_sandra-10.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1363/emenda_impositiva_vereadora_sandra-11.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1364/emenda_impositiva_vereadora_sandra-12.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1365/emenda_impositiva_vereadora_sandra-13.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1366/emenda_impositiva_vereadora_tatiane-01.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1367/emenda_impositiva_vereadora_tatiane-02.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1368/emenda_impositiva_vereadora_tatiane-03.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1369/emenda_impositiva_vereadora_tatiane-04.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1370/emenda_impositiva_vereadora_tatiane-05.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1371/emenda_impositiva_vereadora_tatiane-06.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1372/emenda_impositiva_vereadora_tatiane-07.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1373/emenda_impositiva_vereadora_tatiane-08.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1374/emenda_impositiva_vereadora_tatiane-09.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1375/emenda_impositiva_vereadora_tatiane-10.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1376/emenda_impositiva_vereadora_tatiane-11.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2025/1270/proposta_de_nova_lei_organica-01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H384"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="62.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>