--- v0 (2026-01-26)
+++ v1 (2026-04-17)
@@ -54,2160 +54,2160 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>P.L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOÃO BATISTA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2.596.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2.596.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/431/pl_2.597.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/431/pl_2.597.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DO QUADRO EFETIVO DE CARGOS DE ENSINO SUPERIORE DE ENSINO MÉDIO E A INCLUSÃO DE QUADRO DE CARGO CELESTISTA NA LEI N° 2.332, DE 14 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/432/pl_2.598.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/432/pl_2.598.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO V DA LEI Nº 1.658, DE 5 DE ABRIL DE 2012, QUE DISPÕE SOBRE A ALTERAÇÃO E CONSOLIDAÇÃO DA LEGISLAÇÃO QUE COMPÕE O PLANO DE CARGOS E SALÁRIOS DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/433/pl_2.599.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/433/pl_2.599.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I E INCLUSÃO DO ANEXO II DA LEI Nº 2.178, DE 30 DE DEZEMBRO DE 2019, QUE TRATA DA AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>Wender de Souza Castro Silva</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/434/pl_2600.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/434/pl_2600.pdf</t>
   </si>
   <si>
     <t>VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA DE PESSOAS QUE TENHAM SIDO CONDENADAS PELA LEI FEDERAL 11.340/2006 (LEI MARIA DA PENHA).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/436/pl_2601.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/436/pl_2601.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N.º 2.138/2019.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/437/pl_2602.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/437/pl_2602.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N.º 2.155/2019.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>José Ribamar de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/438/pl_2603.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/438/pl_2603.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE COLORADO DO OESTE A PERMUTAR IMÓVEL COM O SR. VILSON DE SOUZA BRASIL.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/439/pl_2.604.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/439/pl_2.604.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_lei_2.605_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_lei_2.605_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI N.º 2.353/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/443/pl_2.606.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/443/pl_2.606.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL E CÂMARA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/444/pl_2.607.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/444/pl_2.607.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE GRATIFICAÇÃO POR FUNÇÃO ESPECIAL PARA AS ATIVIDADES DE MOTORISTA DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/445/pl_2.608.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/445/pl_2.608.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DA LEI N° 2.018, DE 15 DE SETEMBRO DE 2017, QUE DISPÕE SOBRE A CRIAÇÃO DE ESCOLAS MUNICIPAIS DE ENSINO_x000D_
 INFANTIL E FUNDAMENTAL NO MUNICÍPIO DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/446/pl_2.609.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/446/pl_2.609.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE COLORADO DO OESTE/RO A PERMUTAR IMÓVEL COM A ASSOCIAÇÃO DOS CRIADORES DE COLORADO DO OESTE/RO ASCCOL.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/447/pl_2.610.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/447/pl_2.610.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA NOMENCLATURA DAS ESCOLAS RURAIS DA REDE PÚBLICA MUNICIPAL DE ENSINO DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_oficio_no_139.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_oficio_no_139.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/449/pl_2612.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/449/pl_2612.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO IX DA LEI Nº 2.182, DE 30 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/450/pl_2613.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/450/pl_2613.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A CONCESSÃO DE DIÁRIAS POR FUNÇÃO ESPECIAL PARA AS ATIVIDADES DE MOTORISTA DO TRANSPORTE ESCOLAR DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/451/pl_2.614.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/451/pl_2.614.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA E NA REESTRUTURAÇÃO DE  CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/454/pl_2.615.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/454/pl_2.615.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/460/pl_2616.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/460/pl_2616.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/461/pl_2617.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/461/pl_2617.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE RO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/462/pl_2.618.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/462/pl_2.618.pdf</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/464/pl_2619.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/464/pl_2619.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES EFETIVOS DA PREFEITURA _x000D_
 MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/465/pl_2620.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/465/pl_2620.pdf</t>
   </si>
   <si>
     <t>INSTITUIÇÃO DO CONSELHO MUNICIPAL DE ESPORTES, LAZER E JUVENTUDE E DO FUNDO MUNICIPAL DE ESPORTES, LAZER E JUVENTUDE DO MUNICÍPIO DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/466/pl_2621.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/466/pl_2621.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DA LEI Nº 2.368, DE 5 DE ABRIL DE 2022, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/467/pl_2622.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/467/pl_2622.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DA LEI Nº 2.348, DE 25 DE JANEIRO DE 2022, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/468/pl_2623.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/468/pl_2623.pdf</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/470/pl2624.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/470/pl2624.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.354, DE 15 DE FEVEREIRO DE 2022, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/471/pl2625.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/471/pl2625.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.362, DE 15 DE MARÇO DE 2022, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/472/pl_2.626.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/472/pl_2.626.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA BAIXA DE BENS MÓVEIS PERTENCENTES DO PATRIMONIO DA CÂMARA MUNICIPAL DECLARADOS INSERVÍVEIS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/473/pl2627.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/473/pl2627.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO A REGULAMENTAÇÃO DO SETOR DE VIGILÂNCIA SOCIOASSISTENCIAL NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/474/pl2628.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/474/pl2628.pdf</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/477/pl2629.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/477/pl2629.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI Nº 226, DE 17 DE ABRIL DE 1990.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/478/pl2630.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/478/pl2630.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESPEJO DE ÁGUA SERVIDA EM RUAS E AVENIDAS DO MUNICÍPIO DE_x000D_
 COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/475/pl2631.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/475/pl2631.pdf</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/476/pl2632.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/476/pl2632.pdf</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/479/pl2633.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/479/pl2633.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PARÂMETROS PARA A CONCESSÃO DE DIÁRIA DE CAMPO AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS LOTADOS NA SECRETARIA MUNICIPAL DE INFRAESTRUTURA- SEMINFRA E SECRETARIA MUNICIPAL DE DESENVOLVIMENTO RURAL, MEIO AMBIENTE, TURISMO E CULTURA-SEMUDER DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/480/pl2634.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/480/pl2634.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR  E ESPECIAL.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/481/pl2635.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/481/pl2635.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO DESLOCAMENTO E DIÁRIAS POR VIAGENS A_x000D_
 SERVIÇO, PARTICIPAÇÃO EM CURSOS OU EVENTOS DE CAPACITAÇÃO PROFISSIONAL, AOS_x000D_
 SERVIDORES E AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE COLORADO DO_x000D_
 OESTE-RO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/482/pl2636.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/482/pl2636.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 2º DA LEI N.º 2.138/2019 E REVOGAÇÃO DA LEI N.º 2.352/2022.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/483/pl2637.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/483/pl2637.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO, A DISPOSIÇÃO E O TRANSPORTE COM VEÍCULOS E EQUIPAMENTOS COLETORES DE ENTULHOS NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/484/pl2638.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/484/pl2638.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ANEXOS I E II DA LEI Nº 2.364, DE 18 DE MARÇO DE 2022, SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/485/pl2639.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/485/pl2639.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PADRONIZAÇÃO DA FROTA OFICIAL DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/488/pl_2640.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/488/pl_2640.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/489/pl_2641.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/489/pl_2641.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/491/pl_2642.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/491/pl_2642.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA PORTEIRA ADENTRO, QUE SE REFERE AO INCENTIVO AO PRODUTOR RURAL NO ÂMBITO MUNICIPAL, CONFORME ESPECIFICA E DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL - FMDR.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/492/pl2643.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/492/pl2643.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/494/pl2644_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/494/pl2644_1.pdf</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/495/pl2645.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/495/pl2645.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI 2.379 DE 28 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/496/pl2646.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/496/pl2646.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/498/pl2647.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/498/pl2647.pdf</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/499/pl2648.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/499/pl2648.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 2ª ALTERAÇÃO AO CONTRATO DE CONSÓRCIO ORIGINADO DO PROTOCOLO DE INTENÇÕES, SUBSCRITO EM 10 DE SETEMBRO DE 2009, FIRMADO JUNTO AO CONSÓRCIO INTERMUNICIPAL DO CENTRO LESTE DO ESTADO DE RONDÔNIA - CIMCERO.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/pl_2649.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/pl_2649.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM_x000D_
 ANIMAL NO MUNICÍPIO DE COLORADO DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/pl2650.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/pl2650.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVA REDAÇÃO DA LEI Nº 2.155, DE 6 DE FEVEREIRO DE 2019, QUE INSTITUI_x000D_
 O “PROGRAMA BOLSA ATIRADOR”, UMA PARCERIA COM O TIRO DE GUERRA 12-001 DO _x000D_
 MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/pl2651.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/pl2651.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR _x000D_
 E ESPECIAL.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/pl2652.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/pl2652.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A CRIAÇÃO DA GRATIFICAÇÃO POR FUNÇÃO ESPECIAL PARA OS_x000D_
 MOTORISTAS LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE DE COLORADO DO_x000D_
 OESTE-RO, E QUE ESTEJAM PRESTANDO SERVIÇOS A DIREÇÃO GERAL DE GESTÃO_x000D_
 DAS POLÍTICAS PÚBLICAS MUNICIPAL DE ATENÇÃO BÁSICA NO TRANSPORTE DE_x000D_
 PACIENTES PARA OUTROS MUNICÍPIOS A FIM DE REALIZAREM TRATAMENTOS,_x000D_
 CONSULTAS E EXAMES.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_no_2.653.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_no_2.653.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/pl2655.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/pl2655.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 150 §1º E A INCLUSÃO DO ARTIGO 152-A, 152-B, e 152-C, DA LEI COMPLEMENTAR 050 DE 13 DE OUTUBRO DE 2009.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/pl2656.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/pl2656.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE - CMMA E O FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA DO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/plc_2657_c_errata.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/plc_2657_c_errata.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O LICENCIAMENTO AMBIENTAL NO MUNICÍPIO DE COLORADO DO OESTE E INSTITUI A TAXA DE LICENCIAMENTO AMBIENTAL.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/pl2658.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/pl2658.pdf</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/pl2659.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/pl2659.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA AMBIENTAL, O SISTEMA MUNICIPAL DE MEIO AMBIENTE E O CONTROLE AMBIENTAL NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/pl2660.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/pl2660.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/pl2661.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/pl2661.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES E AUTORIZA O INGRESSO DO MUNICÍPIO NO CONSÓRCIO INTERFEDERATIVO DE DESENVOLVIMENTO DE RONDÔNIA - CINDERONDONIA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/pl2662.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/pl2662.pdf</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/pl2663.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/pl2663.pdf</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/pl2664.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/pl2664.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.394, DE 31 DE MAIO DE 2022, QUE TRATA DA CONCESSÃO DE AUXÍLIO DESLOCAMENTO E DIÁRIAS POR VIAGENS A SERVIÇO, PARTICIPAÇÃO EM CURSOS OU EVENTOS DE CAPACITAÇÃO PROFISSIONAL, AOS SERVIDORES E AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/pl2665.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/pl2665.pdf</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/pl2666.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/pl2666.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.403, DE 4 DE JULHO DE 2022, QUE DISPÕE _x000D_
 SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E_x000D_
 ESPECIAL.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/pl2667.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/pl2667.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.405, DE 13 DE JULHO DE 2022, QUE DISPÕE _x000D_
 SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E_x000D_
 ESPECIAL.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/pl2668.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/pl2668.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/pl2669.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/pl2669.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE AQUISIÇÃO DE ALIMENTOS NA MODALIDADE COMPRA E DOAÇÃO SIMULTÂNEA NO MUNICÍPIO DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/pl2670.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/pl2670.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 117 E ANEXO II DA LEI Nº 2.364, DE 18 DE MARÇO DE 2022, DISPONDO SOBRE A ALTERAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA E NA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/pl2671.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/pl2671.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/pl2672.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/pl2672.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>Assis Spanhol</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/pl.2673.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/pl.2673.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A IMPLANTAR O PROGRAMA DE HORAS MÁQUINAS PARA ATENDER A ZONA RURAL E URBANA ATRAVÉS DE PRESTAÇÃO DE SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/pl2.674.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/pl2.674.pdf</t>
   </si>
   <si>
     <t>CRIA A PREMIAÇÃO “ALUNO NOTA DEZ” PARA ESTUDANTES DO ENSINO FUNDAMENTAL DA REDE DE ENSINO MUNICIPAL DO MUNICÍPIO DE COLORADO DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/pl2675.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/pl2675.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/pl2.676.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/pl2.676.pdf</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_no_2.677.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_no_2.677.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_no_2.678.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_no_2.678.pdf</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/pl2.679.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/pl2.679.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/pl2.680.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/pl2.680.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO MUNICÍPIO DE COLORADO DO OESTE/RO EM FIRMAR CONVÊNIO COM A POLÍCIA MILITAR DO ESTADO DO RONDONIA.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/pl2.681.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/pl2.681.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI Nº 2.370, DE 05 DE ABRIL DE 2022, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/pl2.682.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/pl2.682.pdf</t>
   </si>
   <si>
     <t>ALTERA, DO ARTIGO 29 AO ARTIGO 47 DA LEI Nº 2.144, DE 2 DE JULHO DE 2019, QUE DISPÕE SOBRE O PROCESSO DE ESCOLHA DAS FUNÇÕES GRATIFICADAS DE DIRETOR ESCOLAR E VICE-DIRETOR ESCOLAR, MEDIANTE PROCESSO SELETIVO SIMPLIFICADO, ATENDENDO CRITÉRIOS TÉCNICOS, NO ÂMBITO DO SISTEMA DE ENSINO MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/pl2.683.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/pl2.683.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1.790, DE 06 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/pl2.684.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/pl2.684.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/pl2.685.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/pl2.685.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II DA LEI Nº 2.364, DE 18 DE MARÇO DE 2022, DISPONDO SOBRE A ALTERAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA E NA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/pl.2686.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/pl.2686.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO II DA LEI Nº 2.364, DE 18 DE MARÇO DE 2022, DISPONDO SOBRE A ALTERAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA E NA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE - RO</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/pl.2687.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/pl.2687.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/pl_2688.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/pl_2688.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ACRÉSCIMO DE 5% (CINCO POR CENTO) AO PERCENTUAL MÁXIMO PARA A CONTRATAÇÃO DE EMPRÉSTIMOS CONSIGNADOS EM FOLHA DE PAGAMENTO, PREVISTO NO ARTIGO 3º, DA LEI Nº 2.003, DE 18 DE JULHO DE 2017, QUE DISPÕE SOBRE EMPRÉSTIMOS CONSIGNADOS EM FOLHA DE PAGAMENTO AOS AGENTES POLÍTICOS E SERVIDORES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE_x000D_
 COLORADO DO OESTE – RO, ALTERADA PELA LEI Nº 2.142, DE 19 DE JUNHO DE 2019.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/pl2.689.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/pl2.689.pdf</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/pl_2.690.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/pl_2.690.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/pl_2691_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/pl_2691_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO DE 2023.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/pl2.692.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/pl2.692.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DA LEGISLAÇÃO MUNICIPAL QUE INSTITUIU O SISTEMA DE GRATIFICAÇÃO DE PRODUTIVIDADE.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/pl_2.693.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/pl_2.693.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DESTINADO À GESTÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE SANEAMENTO BÁSICO, A SABER: ABASTECIMENTO DE ÁGUA, ESGOTAMENTO SANITÁRIO, LIMPEZA URBANA, MANEJO DE RESÍDUOS SÓLIDOS, DRENAGEM URBANA E MANEJO DAS ÁGUAS PLUVIAIS, EM TODO O TERRITÓRIO DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/pl2.694.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/pl2.694.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, dispondo sobre a RETIFICAÇÃO DA LEI N° 2.375 DE 18 DE ABRIL DE 2022, QUE DISPÕE SOBRE A CRIAÇÃO A REGULAMENTAÇÃO DO_x000D_
 SETOR DE VIGILÂNCIA SOCIOASSISTENCIAL NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/pl2.695.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/pl2.695.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO DA LEI 1.091 DE 30 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/pl_2.696.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/pl_2.696.pdf</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/pl2697.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/pl2697.pdf</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/pl2.698.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/pl2.698.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.998 DE 14 DE JULHO DE 2017 QUE TRATA SOBRE A CESSÃO E PERMUTA DE SERVIDORES_x000D_
 PÚBLICOS MUNICIPAIS DE ÓRGÃOS QUE COMPÕEM O MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/pl2699.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/pl2699.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/pl2.700.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/pl2.700.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ldo_-_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ldo_-_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>LDO - Lei de Diretrizes Orçamentárias.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/loa_-_lei_orcamentaria_anual.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/loa_-_lei_orcamentaria_anual.pdf</t>
   </si>
   <si>
     <t>LOA - Lei Orçamentária Anual.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/pl2.703.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/pl2.703.pdf</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/pl2.704.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/pl2.704.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 1.091 DE 30 DE DEZEMBRO DE 2002 QUE PREVÊ A INSTITUIÇÃO DA CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, NO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/pl2.705.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/pl2.705.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO IPTU, AOS APOSENTADOS, PENSIONISTAS, BENEFICIÁRIOS DO INSS, PESSOAS DE BAIXA RENDA, IDOSOS, E PORTADORES DE DEFICIÊNCIA FÍSICA, MENTAL, INCLUINDO AUTISTAS, E/OU PORTADORES DE DOENÇAS GRAVES.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/pl_2.706.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/pl_2.706.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.690, DE 05 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2707.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2707.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.790, DE 06 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/pl_2708.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/pl_2708.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PARÂMETROS PARA A CONCESSÃO DE DIÁRIA DE CAMPO AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS LOTADOS NA SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E INFRAESTRUTURA-SEMAPIN DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/pl_2709.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/pl_2709.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO NA ORGANIZAÇÃO ADMINISTRATIVA E NA REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/pl2710.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/pl2710.pdf</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/pl2711.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/pl2711.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PARÂMETROS PARA A CONCESSÃO DE DIÁRIA DE CAMPO AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS LOTADOS NA SECRETARIA MUNICIPAL DE AGRICULTURA, PECUÁRIA E INFRAESTRUTURA – SEMAPIN DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/pl2712.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/pl2712.pdf</t>
   </si>
   <si>
     <t>ADOTA A EDUCAÇÃO EM TEMPO INTEGRAL NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/pl2713.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/pl2713.pdf</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/pl2.714.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/pl2.714.pdf</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/pl2715.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/pl2715.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI 2.439 DE 09 DE DEZEMBRO DE 2022.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/pl2.716.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/pl2.716.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFIÇÃO DO ANEXO ÚNICO, DA LEI Nº 2.450, DE 21 DE DEZEMBRO DE 2022, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>P.D.L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/435/pdl_180.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/435/pdl_180.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO DE CARGO DO VICE-PREFEITO JOÃO BATISTA PEREIRA, QUE HOJE ESTÁ NA CONDIÇÃO DE PREFEITO, PARA O PREFEITO JOSÉ RIBAMAR DE OLIVEIRA QUE RETORNOU DAS FÉRIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/455/pdl_181.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/455/pdl_181.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DO MUNICÍPIO DE COLORADO DO OESTE, ESTADO DE RONDÔNIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020, DE RESPONSABILIDADE DO SENHOR JOSÉ RIBAMAR DE OLIVIEIRA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_182.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_182.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DO MUNICÍPIO DE COLORADO DO OESTE, ESTADO DE RONDÔNIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2021, DE RESPONSABILIDADE DO SENHOR JOSÉ RIBAMAR DE OLIVIEIRA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_legislativo_183.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_legislativo_183.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL, SENHOR JOSÉ RIBAMAR DE OLIVEIRA, CONFORME ART. 62, §3º E §5º DA LEI ORGANICA MUNICIPAL.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>P.R.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_resolucao_no_165.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_resolucao_no_165.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_resolucao_no_166.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_resolucao_no_166.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO NOS VALORES DE DIÁRIAS CONCEDIDAS AOS SERVIDORES E VEREADORES DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_resolucao_no_167.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_resolucao_no_167.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE BENS MÓVEIS PERTENCENTES DO PATRIMONIO DA CÂMARA MUNICIPAL DECLARADOS OBSOLETOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>José Carlos dos Reis</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_3085.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_3085.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, tome providencias quanto à demarcação com pinturas nos estacionamentos públicos da Rua Potiguara no trecho compreendido entre as Avenidas Rio Negro e Solimões e na Avenida Marechal Rondon, no trecho compreendido entre as Avenidas Solimões e Juruá.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>Adalkiliano Avezão da Silva Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_3086.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_3086.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a recuperação da ponte da Rua Cerejeiras, localizada entre a Avenida Amazonas e Avenida Solimões.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>Thiago José Monteiro Vieira</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_3087.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_3087.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie e elabore um cronograma de serviços de infraestrutura e obras, tanto no perímetro urbano quanto rural após o período chuvoso.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_no_3088.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_no_3088.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, para que tomem medidas legais para que o novo Centro Cirúrgico do Hospital Municipal Dr. Pedro Granjeiro Xavier, seja batizado com o nome de Maria Helena Machado Crozatto.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_no_3.089.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_no_3.089.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie a pintura de reforço das faixas de pedestres em avenidas e ruas de Colorado do Oeste, nas quais já se encontram sem visibilidade suficiente aos condutores e pedestres.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_no_3.090_thiago.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_no_3.090_thiago.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, realize os serviços de reparos e recuperações dos trechos de iluminação pública da Avenida Paulo de Assis Ribeiro (BR-435) saída para Vilhena.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_no_3091_adalkiliano.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_no_3091_adalkiliano.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de _x000D_
 Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através  Secretaria Municipal Competente, providencie a reposição da massa asfáltica na  Avenida Potiguara nos trechos compreendido entre a Avenida Solimões e Avenida amazonas.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no_3092_assis_spanhol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no_3092_assis_spanhol.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo _x000D_
 Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do _x000D_
 Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal _x000D_
 Competente, providencie Quebra molas nas esquinas da Avenida Tapajós com Avenida _x000D_
 Marechal Rondon e da Avenida Guaporé esquina com o Marechal Rondon.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no_3093_assis_spanhol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no_3093_assis_spanhol.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento _x000D_
 Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, _x000D_
 José Ribamar de Oliveira, para que através Secretaria Municipal Competente, para que o nome da praça das _x000D_
 lanchonetes possa ter o nome do ex-presidente da Câmara de Vereadores de Colorado do Oeste (RO), Mauri _x000D_
 Antônio Ansiliero.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_3.094_wender_e_marcelino_2_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_3.094_wender_e_marcelino_2_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, analise a possibilidade de_x000D_
 reajuste salarial ou criação de uma gratificação para Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_no_3095_assis_spanhol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_no_3095_assis_spanhol.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a compra de uma balança de pesagem de grande porte para atender os produtores do município de Colorado do OesteRondônia.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_no_3096__ver.thiago.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_no_3096__ver.thiago.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie o mais rápido possível limpeza e manutenção do lago da Praça do Terminal Rodoviário</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_no_3.097ver.thiago.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_no_3.097ver.thiago.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie o mais rápido possível um número de telefone exclusivo para atender chamadas de emergências relativas a incêndios em Colorado do Oeste/RO.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_no_3098__ver.thiago_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_no_3098__ver.thiago_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento _x000D_
 Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie o religamento da iluminação pública da Avenida Tapajós, compreendendo o trecho entre a Avenida Marechal Rondon até a Rua Rio de Janeiro, e também entre a Rua Mato Grosso até a Rua Goiás.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_no_3099__adalkiliano.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_no_3099__adalkiliano.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de_x000D_
 Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, faça instalações de barreiras de contenção no contorno da lagoa da praça do terminal rodoviário.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_no_3100__adalkiliano_-_copia_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_no_3100__adalkiliano_-_copia_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de_x000D_
 Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, faça instalações de Climatizadores de ar ou ArCondicionados, nas salas de velório da capela mortuária, "Professora Laiza Luís da Silva Oliveira".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>Marcelino Vieira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/marcelino_3.101.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/marcelino_3.101.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, seja feito o cascalhamento do Travessão do km 17(dezessete), km 13 (treze),km 11(onze) , 01 (zero um) , Travessão do km 6 (seis) , km 11 (onze ) da linha 176 (cento e sessenta e seis ) e da linha 176 (cento e sessenta e seis) Rumo Colorado.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/marcelino_3.102_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/marcelino_3.102_2.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, que providencie o calçamento das quadras compreendidas entre a Avenida Juruá até Avenida Trombeta e da Trombeta até a Avenida Rio Branco.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_no_3.103.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_no_3.103.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie o mais rápido possível nos termos regimentais, que envide estudos e informe a possibilidade de cumprir o Projeto de Lei que trata sobre o PISO SALARIAL da Enfermagem, dos Técnicos e Auxiliares de Enfermagem, aprovado pelo Congresso Nacional e sancionado recentemente pelo Governo Federal.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_no_3.104.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_no_3.104.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, solucione um problema antigo que vem trazendo grandes transtornos e prejuízos à população desses locais abaixo especificados.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>Jair Ramos de Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_no_3105.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_no_3105.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a instalação de placas indicativas com os nomes das ruas e logradouros públicos em nosso município, com a fixação nas esquinas das vias.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_no_3106.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_no_3106.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao_x000D_
 Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, tome providências quanto a alteração do nome da Rua Santa Catarina, de modo a denomina-la Rua Antônio Lenirio Leonardo “Dr. BIBI” .</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/marcelino_3.107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/marcelino_3.107.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, faça à manutenção nas entradas que dá acesso as Propriedades, currais e resfriadores que estão localizadas as margens da BR 435 e RO 370 rumo Cabixi-RO.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_no_3.108.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_no_3.108.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, faça estudo e projeto para implantação de faixas de pedestre elevadas em frente a todas as Escolas comércios e pontos estratégicos do município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_no_3109.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_no_3109.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie limpeza dos Igarapés de todos os Bairros da cidade de Colorado do Oeste-Ro.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_no3110_ver.thiago.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_no3110_ver.thiago.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, solicito que sejam realizados serviços de reparos e construção em pontes dentro do perímetro urbano de Colorado do Oeste, bem como a sinalização adequada, visando alertar e proteger os condutores que por ela passam.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_no3111_ver.thiago.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_no3111_ver.thiago.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, solicito a pintura de reforço das faixas de pedestres das avenidas e ruas em frente das escolas de Colorado do Oeste, as quais já se encontram sem visibilidade suficiente aos condutores e pedestres.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_no_3112__assis_spanhol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_no_3112__assis_spanhol.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de_x000D_
 Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie quebra-molas na Avenida Rio Madeira, entre a Rua Cerejeiras e a Rua Cambará e na rua Cambará entre a Avenida Rio Madeira e Juruá.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_no_3113__avezao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_no_3113__avezao.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie instalação de ramal de energia no Cemitério Municipal de Colorado Do Oeste/RO.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_no_3114__avezao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_no_3114__avezao.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie construção e implantação de rede de baixa tensão na avenida das chácaras no trecho entre as ruas Bahia e São Paulo.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>João Vitor Santa</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_no3115_ver_joao_vitor_santa.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_no3115_ver_joao_vitor_santa.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, solicito que sejam realizados serviços de Construções, reparos e manutenção periódicos em pontes dentro do perímetro urbano de Colorado do Oeste, bem como a sinalização adequada, visando alertar e proteger os condutores que por ela passam.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_no3116_ver._joao_vitor.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_no3116_ver._joao_vitor.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, solicito a pintura de reforço das faixas de pedestres das avenidas e ruas em frente das escolas de Colorado do Oeste, as quais já se encontram sem visibilidade suficiente aos condutores e pedestres, bem como a manutenção dos asfaltos com buracos e valetas nas proximidades dessas sinalizações.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_no_3.117_assis_spanhol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_no_3.117_assis_spanhol.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie estacionamento na Avenida Rio Negro em frente o Banco do Brasil com marcações especifica de um lado para Motos e de outro lado para carros. Sendo assim que também possa ser feito estacionamento exclusivo de veículo conduzido por idosos e portadores de necessidades especiais (PNE), ou que os transportem, em vagas especiais devidamente sinalizadas para este fim.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_3118_wender_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_3118_wender_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, faça um Projeto para instituir o Programa Bolsa Atleta no município de Colorado do Oeste/RO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_prefeito.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEREM á Mesa Diretora, após ouvido o Plenário na forma Regimental, que seja lida e encaminhada Convocação ao Chefe do Executivo, de acordo com o Art. 218 do Regimento Interno, para prestar informações ao Plenário, sobre assuntos relacionados com a Administração Municipal voltada para a Saúde, sendo o aparelho de raio x, ultrassom, reforma do centro cirúrgico, entre outros.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_secretaria.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_secretaria.pdf</t>
   </si>
   <si>
     <t>REQUEREM á Mesa Diretora, após ouvido o Plenário na forma Regimental, que seja lida e encaminhada Convocação a Secretária de Saúde e Diretora do Hospital, de acordo com o Art. 41, XI do Regimento interno, Art. 218 Parágrafo único do Regimento Interno, bem como Artigo 17 da Lei Orgânica Municipal para prestar informações ao Plenário, no dia 30 de maio de 2022, sobre assuntos relacionados com a Administração Municipal voltada para a Saúde, diárias de viagens aos motoristas da Van que vai a Porto Velho - RO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_secretaria_agricultura.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_secretaria_agricultura.pdf</t>
   </si>
   <si>
     <t>REQUEREM á Mesa Diretora, após ouvido o Plenário na forma Regimental, que seja lida e encaminhada_x000D_
 Convocação a SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO RURAL, MEIO AMBIENTE, TURISMO E_x000D_
 CULTURA, Sra. JENIFER KEILA COUTINHO, de acordo com o Art. 41, XI do Regimento interno, Art. 218_x000D_
 Parágrafo único do Regimento Interno, bem como Artigo 17 da Lei Orgânica Municipal para prestar informações_x000D_
 aos Edis, no dia 17 de outubro de 2022 após a Sessão Ordinária que inicia-se às 9 horas, sobre assuntos_x000D_
 relacionados com a Administração Municipal quanto as horas máquinas, nomes dos parceleiros que foram_x000D_
 atendidos, entre outros assuntos relacionados a esta questão</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/453/pelom_004.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/453/pelom_004.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO DO ARTIGO 29 DA LEI ORGANICA DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/459/pelom_005.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/459/pelom_005.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO DO ARTIGO 29 DA LEI ORGÂNICA DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>P.L.C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_lei_complementar_no_111_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_lei_complementar_no_111_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 089.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_lei_complementar_no__112.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_lei_complementar_no__112.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 089, E A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 068.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/463/plc113.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/463/plc113.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO _x000D_
 PERTENCENTES AO QUADRO DE PESSOAL DE PROVIMENTO EFETIVO DA REDE PÚBLICA _x000D_
 MUNICIPAL DE ENSINO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/plc_114.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/plc_114.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/plc_116.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/plc_116.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 100 DA LEI COMPLEMENTAR Nº 071, DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/plc.117.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/plc.117.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DOS ARTIGOS 30-A, 30-B, 32, e 33, NA LEI COMPLMENTAR 071 DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/plc118.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/plc118.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DIRETOR DE USO E OCUPAÇÃO DO SOLO MUNICIPAL, ESTABELECE OBJETIVOS, DIRETRIZES E INSTRUMENTOS PARA AS AÇÕES DE PLANEJAMENTO NO MUNICÍPIO DE COLORADO DO OESTE, NOS TERMOS DO ARTIGO 182 DA CONSTITUIÇÃO FEDERAL, DO CAPÍTULO III DA LEI Nº. 10.257/01 - ESTATUTO DAS CIDADES.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/plc_119.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/plc_119.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 041, DE 11 DE AGOSTO DE 2008, QUE DISPÕE SOBRE A CONSOLIDAÇÃO DA LEGISLAÇÃO QUE COMPÕEM O REGIME JURÍDICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES, ESTRUTURA ADMINISTRATIVA E QUADRO DE PESSOAL CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/plc120.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/plc120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DA NOVA TABELA PARA COBRANÇA DA TAXA DE LICENÇA PARA EXECUÇÃO DE OBRA NO CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/plc121.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/plc121.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 107 DA LEI COMPLEMENTAR Nº 071, DE 28 DE DEZEMBRO DE 2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2514,68 +2514,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2.596.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/431/pl_2.597.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/432/pl_2.598.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/433/pl_2.599.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/434/pl_2600.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/436/pl_2601.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/437/pl_2602.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/438/pl_2603.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/439/pl_2.604.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_lei_2.605_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/443/pl_2.606.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/444/pl_2.607.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/445/pl_2.608.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/446/pl_2.609.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/447/pl_2.610.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/449/pl_2612.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/450/pl_2613.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/451/pl_2.614.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/454/pl_2.615.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/460/pl_2616.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/461/pl_2617.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/462/pl_2.618.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/464/pl_2619.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/465/pl_2620.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/466/pl_2621.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/467/pl_2622.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/468/pl_2623.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/470/pl2624.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/471/pl2625.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/472/pl_2.626.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/473/pl2627.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/474/pl2628.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/477/pl2629.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/478/pl2630.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/475/pl2631.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/476/pl2632.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/479/pl2633.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/480/pl2634.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/481/pl2635.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/482/pl2636.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/483/pl2637.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/484/pl2638.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/485/pl2639.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/488/pl_2640.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/489/pl_2641.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/491/pl_2642.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/492/pl2643.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/494/pl2644_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/495/pl2645.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/496/pl2646.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/498/pl2647.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/499/pl2648.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/pl_2649.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/pl2650.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/pl2651.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/pl2652.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_no_2.653.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/pl2655.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/pl2656.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/plc_2657_c_errata.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/pl2658.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/pl2659.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/pl2660.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/pl2661.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/pl2662.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/pl2663.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/pl2664.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/pl2665.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/pl2666.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/pl2667.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/pl2668.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/pl2669.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/pl2670.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/pl2671.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/pl2672.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/pl.2673.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/pl2.674.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/pl2675.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/pl2.676.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_no_2.677.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_no_2.678.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/pl2.679.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/pl2.680.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/pl2.681.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/pl2.682.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/pl2.683.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/pl2.684.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/pl2.685.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/pl.2686.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/pl.2687.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/pl_2688.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/pl2.689.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/pl_2.690.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/pl_2691_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/pl2.692.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/pl_2.693.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/pl2.694.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/pl2.695.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/pl_2.696.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/pl2697.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/pl2.698.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/pl2699.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/pl2.700.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ldo_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/loa_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/pl2.703.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/pl2.704.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/pl2.705.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/pl_2.706.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2707.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/pl_2708.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/pl_2709.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/pl2710.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/pl2711.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/pl2712.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/pl2713.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/pl2.714.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/pl2715.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/pl2.716.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/435/pdl_180.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/455/pdl_181.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_182.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_legislativo_183.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_resolucao_no_165.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_resolucao_no_166.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_resolucao_no_167.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_3085.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_3086.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_3087.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_no_3088.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_no_3.089.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_no_3.090_thiago.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_no_3091_adalkiliano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no_3092_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no_3093_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_3.094_wender_e_marcelino_2_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_no_3095_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_no_3096__ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_no_3.097ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_no_3098__ver.thiago_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_no_3099__adalkiliano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_no_3100__adalkiliano_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/marcelino_3.101.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/marcelino_3.102_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_no_3.103.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_no_3.104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_no_3105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_no_3106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/marcelino_3.107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_no_3.108.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_no_3109.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_no3110_ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_no3111_ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_no_3112__assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_no_3113__avezao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_no_3114__avezao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_no3115_ver_joao_vitor_santa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_no3116_ver._joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_no_3.117_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_3118_wender_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_prefeito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_secretaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/453/pelom_004.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/459/pelom_005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_lei_complementar_no_111_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_lei_complementar_no__112.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/463/plc113.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/plc_114.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/plc_116.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/plc.117.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/plc118.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/plc_119.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/plc120.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/plc121.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/430/pl_2.596.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/431/pl_2.597.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/432/pl_2.598.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/433/pl_2.599.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/434/pl_2600.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/436/pl_2601.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/437/pl_2602.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/438/pl_2603.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/439/pl_2.604.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/441/projeto_lei_2.605_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/443/pl_2.606.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/444/pl_2.607.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/445/pl_2.608.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/446/pl_2.609.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/447/pl_2.610.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/448/projeto_de_lei_oficio_no_139.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/449/pl_2612.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/450/pl_2613.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/451/pl_2.614.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/454/pl_2.615.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/460/pl_2616.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/461/pl_2617.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/462/pl_2.618.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/464/pl_2619.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/465/pl_2620.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/466/pl_2621.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/467/pl_2622.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/468/pl_2623.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/470/pl2624.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/471/pl2625.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/472/pl_2.626.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/473/pl2627.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/474/pl2628.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/477/pl2629.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/478/pl2630.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/475/pl2631.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/476/pl2632.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/479/pl2633.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/480/pl2634.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/481/pl2635.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/482/pl2636.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/483/pl2637.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/484/pl2638.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/485/pl2639.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/488/pl_2640.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/489/pl_2641.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/491/pl_2642.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/492/pl2643.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/494/pl2644_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/495/pl2645.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/496/pl2646.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/498/pl2647.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/499/pl2648.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/502/pl_2649.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/503/pl2650.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/504/pl2651.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/505/pl2652.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/506/projeto_de_lei_no_2.653.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/509/pl2655.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/510/pl2656.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/511/plc_2657_c_errata.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/512/pl2658.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/513/pl2659.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/516/pl2660.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/517/pl2661.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/518/pl2662.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/522/pl2663.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/523/pl2664.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/525/pl2665.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/526/pl2666.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/527/pl2667.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/530/pl2668.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/533/pl2669.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/534/pl2670.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/535/pl2671.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/538/pl2672.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/539/pl.2673.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/540/pl2.674.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/541/pl2675.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/542/pl2.676.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/545/projeto_de_lei_no_2.677.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/546/projeto_no_2.678.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/550/pl2.679.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/552/pl2.680.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/553/pl2.681.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/554/pl2.682.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/555/pl2.683.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/556/pl2.684.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/558/pl2.685.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/559/pl.2686.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/562/pl.2687.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/564/pl_2688.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/565/pl2.689.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/567/pl_2.690.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/568/pl_2691_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/571/pl2.692.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/575/pl_2.693.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/576/pl2.694.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/577/pl2.695.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/578/pl_2.696.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/580/pl2697.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/581/pl2.698.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/582/pl2699.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/583/pl2.700.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/584/ldo_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/585/loa_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/586/pl2.703.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/588/pl2.704.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/589/pl2.705.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/590/pl_2.706.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/591/pl_2707.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/593/pl_2708.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/594/pl_2709.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/595/pl2710.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/598/pl2711.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/599/pl2712.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/600/pl2713.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/602/pl2.714.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/603/pl2715.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/604/pl2.716.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/435/pdl_180.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/455/pdl_181.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/596/projeto_de_decreto_182.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/601/projeto_de_decreto_legislativo_183.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/458/projeto_resolucao_no_165.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/507/projeto_de_resolucao_no_166.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/521/projeto_de_resolucao_no_167.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/452/indicacao_no_3085.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/457/indicacao_no_3086.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/456/indicacao_no_3087.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/469/indicacao_no_3088.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/490/indicacao_no_3.089.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/493/indicacao_no_3.090_thiago.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/497/indicacao_no_3091_adalkiliano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no_3092_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no_3093_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/508/indicacao_3.094_wender_e_marcelino_2_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/514/indicacao_no_3095_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/515/indicacao_no_3096__ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/520/indicacao_no_3.097ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/524/indicacao_no_3098__ver.thiago_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/528/indicacao_no_3099__adalkiliano.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/529/indicacao_no_3100__adalkiliano_-_copia_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/531/marcelino_3.101.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/532/marcelino_3.102_2.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/536/indicacao_no_3.103.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/537/indicacao_no_3.104.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/543/indicacao_no_3105.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/544/indicacao_no_3106.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/547/marcelino_3.107.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/548/indicacao_no_3.108.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/549/indicacao_no_3109.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/560/indicacao_no3110_ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/561/indicacao_no3111_ver.thiago.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/563/indicacao_no_3112__assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/569/indicacao_no_3113__avezao.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/570/indicacao_no_3114__avezao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/572/indicacao_no3115_ver_joao_vitor_santa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/573/indicacao_no3116_ver._joao_vitor.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/574/indicacao_no_3.117_assis_spanhol.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/579/indicacao_n_3118_wender_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_prefeito.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_secretaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_secretaria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/453/pelom_004.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/459/pelom_005.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/440/projeto_lei_complementar_no_111_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/442/projeto_lei_complementar_no__112.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/463/plc113.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/519/plc_114.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/551/plc_116.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/557/plc.117.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/587/plc118.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/592/plc_119.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/597/plc120.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2022/605/plc121.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H177"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>