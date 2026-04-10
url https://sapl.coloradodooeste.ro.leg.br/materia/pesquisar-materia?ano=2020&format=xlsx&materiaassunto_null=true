--- v0 (2025-10-30)
+++ v1 (2026-04-10)
@@ -54,1313 +54,1313 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>P.L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Ribamar de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/136/alteracao_da_lei_no_2.173_-_loa.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/136/alteracao_da_lei_no_2.173_-_loa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.173, DE 30 DE DEZEMBRO DE 2019, QUE DISPÕE_x000D_
 SOBRE O ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO_x000D_
 FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/137/denominacao_da_casa_de_acolhimento.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/137/denominacao_da_casa_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CASA DE ACOLHIMENTO INSTITUCIONAL DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>Gercino Garcia Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_-_arborizacao_urbana.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_-_arborizacao_urbana.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Arborização Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/alteracao_da_lei_no_1.834_-_tabela_de_aplicacao__r2DRIaP.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/alteracao_da_lei_no_1.834_-_tabela_de_aplicacao__r2DRIaP.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO – TABELA DE APLICAÇÃO DE DIÁRIAS, CONSTANTE DA LEI Nº 1.834, DE 23 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/lei_criacao_de_cargos_2020.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/lei_criacao_de_cargos_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/143/altera_lei_concurso_publico_de_dezembro_2019_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/143/altera_lei_concurso_publico_de_dezembro_2019_1.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO DO ANEXO I DA LEI Nº 2.178/2019 QUE CONCEDEU AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/abertura_de_credito_adicional_especial_oficio_no_082.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/abertura_de_credito_adicional_especial_oficio_no_082.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>JOÃO BATISTA PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/abertura_de_credito_adicional_especial_por_super_nkg8jHn.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/abertura_de_credito_adicional_especial_por_super_nkg8jHn.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/convenio_com_ajm.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/convenio_com_ajm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE JUDÔ MATSUBARA – AJM, NESTE EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI Nº 2.102, DE 7 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A DEFINIÇÃO DE VALORES DOS PLANTÕES EXTRAS, ATENDIMENTOS DE CONSULTAS E EXAMES REALIZADOS POR PROFISSIONAIS DE ESPECIALIDADES NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/adesao_ao_programa_crianca_feliz.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/adesao_ao_programa_crianca_feliz.pdf</t>
   </si>
   <si>
     <t>INSTITUI E DISPÕE SOBRE O PROGRAMA PRIMEIRA INFÂNCIA NO SUAS (PROGRAMA CRIANÇA FELIZ).</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/altera_lei_concurso_publico_de_dezembro_2019_-_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/altera_lei_concurso_publico_de_dezembro_2019_-_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI Nº 2.178/2019 QUE CONCEDEU AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_gratificacoes.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_gratificacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE PROVIMENTO EM COMISSÃO DE AGENTE SOCIAL, CHEFE DO SETOR DE ACOMPANHAMENTO E PRESTAÇÃO DE CONTAS DE CONVÊNIOS E DE ASSESSOR DE PLANEJAMENTO PARA PROJETOS, CAPTAÇÃO E MONITORAMENTO DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO, BEM COMO QUANTO A ALTERAÇÃO DO CARGO INERENTE AO PROGRAMA CRIANÇA FELIZ.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/abertura_de_credito_adicional_suplementar_por_an_9ZQjG7p.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/abertura_de_credito_adicional_suplementar_por_an_9ZQjG7p.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/projeto_de_lei_alteracao_da_lei_no_1.797-_lar_do_idoso.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/projeto_de_lei_alteracao_da_lei_no_1.797-_lar_do_idoso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 1.797, DE 1º DE JULHO DE 2014, QUE DISPÕE SOBRE A AUTORIZAÇÃO AO EXECUTIVO MUNICIPAL PARA CELEBRAR CONVÊNIO COM O LAR DOS IDOSOS “MARIA TEREZA DA LAMARTA” DO MUNICÍPIO DE VILHENA – RO, E SUAS RESPECTIVAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/projeto_de_lei_gratificacoes.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/projeto_de_lei_gratificacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DOS CARGOS DE PROVIMENTO EM COMISSÃO DE AGENTE SOCIAL E DE ASSESSOR DE PLANEJAMENTO PARA PROJETOS, CAPTAÇÃO E MONITORAMENTO, DA CRIAÇÃO DA FUNÇÃO GRATIFICADA DE CHEFE DO SETOR DE ACOMPANHAMENTO E PRESTAÇÃO DE CONTAS DE CONVÊNIOS, BEM COMO QUANTO A ALTERAÇÃO DOS CARGOS INERENTES AO PROGRAMA CRIANÇA FELIZ, CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CREAS E CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/denominacao_do_ccia_i.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/denominacao_do_ccia_i.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CCIA I – CENTRO COLORADENSE PARA A INFÂNCIA E ADOLESCÊNCIA I.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/denominacao_do_ccia_ii.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/denominacao_do_ccia_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CCIA II – CENTRO COLORADENSE PARA A INFÂNCIA E ADOLESCÊNCIA II.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/denominacao_do_centro_de_convivencia_do_idoso.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/denominacao_do_centro_de_convivencia_do_idoso.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CCI – CENTRO DE CONVIVÊNCIA DO IDOSO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/concessao_de_indenizacao_de_transporte_-_acss.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/concessao_de_indenizacao_de_transporte_-_acss.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE INDENIZAÇÃO DE TRANSPORTE AO AGENTE COMUNITÁRIO DE SAÚDE QUE REALIZAR DESPESAS COM LOCOMOÇÃO PARA O EXERCÍCIO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_alteracao_da_lei_no_2.197-arborizacao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_alteracao_da_lei_no_2.197-arborizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.197, DE 30 DE MARÇO DE 2020, QUE DISPÕE SOBRE A INSTITUIÇÃO DO PLANO MUNICIPAL DE ARBORIZAÇÃO URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/oficio_e_mensagem_projeto_de_lei_defesa_civil.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/oficio_e_mensagem_projeto_de_lei_defesa_civil.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC) DO MUNICÍPIO DE COLORADO DO OESTE/RO, PARA PROMOVER, ARTICULAR E EXECUTAR A DEFESA PERMANENTE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_iptu_2020.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_iptu_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 6º DA LEI Nº 2.111, DE 18 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/abertura_de_credito_adicional_suplementar_e_especial_.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/abertura_de_credito_adicional_suplementar_e_especial_.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/pl_2.453.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/pl_2.453.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.190, DE 6 DE MARÇO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/pl_2.454.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/pl_2.454.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.192, DE 11 DE MARÇO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/pl_2.455.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/pl_2.455.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.209, DE 30 DE ABRIL DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/pl_2.456.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/pl_2.456.pdf</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/pl_2.457.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/pl_2.457.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/pl_2.458.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/pl_2.458.pdf</t>
   </si>
   <si>
     <t>OBRIGA, NO MUNICÍPIO DE COLORADO DO OESTE-RO, O USO DE MÁSCARAS ENQUANTO PERDURAR O ESTADO DE CALAMIDADE PÚBLICA EM DECORRÊNCIA DA PANDEMIA DO CORONAVÍRUS E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/abertura_de_credito_adicional_especial_por_exces_b7mY1qn.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/abertura_de_credito_adicional_especial_por_exces_b7mY1qn.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/pl_2.460_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/pl_2.460_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 291, DE 14 DE JUNHO DE 1.991.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/pl_2.461_5.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/pl_2.461_5.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A ALTERAÇÃO DO CAPUT E §5º DO ARTIGO 2º DA LEI 2.206, DE 20 DE ABRIL DE 2020.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/pl_2.462.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/pl_2.462.pdf</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/pl_2.463.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/pl_2.463.pdf</t>
   </si>
   <si>
     <t>INSTITUI A IMPLANTAÇÃO DO ESTUDO DA CONSTITUIÇÃO EM MIÚDOS NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/pl_2.464.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/pl_2.464.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE COLORADO DO OESTE-RO A INSERIR NAS PLACAS DE ATENDIMENTOS PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/pl_2.465_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/pl_2.465_1.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/pl_2.466.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/pl_2.466.pdf</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/pl_2.467.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/pl_2.467.pdf</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/pl_2.468.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/pl_2.468.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/pl_2.469.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/pl_2.469.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.220, DE 30 DE JUNHO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/pl_2.470.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/pl_2.470.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.225, DE 20 DE JULHO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/pl_2471.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/pl_2471.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECEBIMENTO, EM DOAÇÃO, DE ÁREA IMÓVEL URBANA DESTINADA À ABERTURA DE VIA PÚBLICA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/pl_2.472.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/pl_2.472.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NAS ZONAS URBANA, DE EXPANSÃO URBANA E RURAL NO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/pl_2.473.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/pl_2.473.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/pl_2.474.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/pl_2.474.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/pl_2.475_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/pl_2.475_1.pdf</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/pl_2.476.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/pl_2.476.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/pl_2.477.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/pl_2.477.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA UNIDADE BÁSICA DE SAÚDE-UBS, LOCALIZADO NO LOTE URBANO Nº 8, QUADRA Nº 53, SETOR D, NA AVENIDA RIO MADEIRA, NO BAIRRO MINAS GERAIS, DE “UNIDADE BÁSICA DE SAÚDE-UBS FRANCISCO EMÍDIO DE ALMEIDA”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/pl_2.478.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/pl_2.478.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DA CLINICA MUNICIPAL DE FISOTERAPIA, LOCALIZADA NA RUA MATO GROSSO, 4336 LOTE URBANO Nº 02, QUADRA Nº 22, SETOR B, BAIRRO CENTRO, DE “CLÍNICA MUNICIPAL DE FISOTERAPIA ALESSANDRO D’ORAZIO</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/pl_2.479.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/pl_2.479.pdf</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/pl_2.480.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/pl_2.480.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.225, DE 20 DE JULHO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/pl_2.481.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/pl_2.481.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.233, DE 24 DE AGOSTO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL._x000D_
 LEI:</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/pl_2.482.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/pl_2.482.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RETIFICAÇÃO DO ANEXO ÚNICO DA LEI Nº 2.235, DE 1º DE SETEMBRO DE 2020, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/pl_2483.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/pl_2483.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/pl_2.484.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/pl_2.484.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/pl_2.485.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/pl_2.485.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, VICE – PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/pl_2.486.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/pl_2.486.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/pl_2.487.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/pl_2.487.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/pl_2.488.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/pl_2.488.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/pl_2.489.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/pl_2.489.pdf</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/pl_2.490.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/pl_2.490.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DAS ATIVIDADES E SERVIÇOS DE TERAPIAS NATURAIS E HOLISTICA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/pl_2.491.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/pl_2.491.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/pl_2.492.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/pl_2.492.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/9f68ebf6.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/9f68ebf6.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_no_2.494.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_no_2.494.pdf</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_no_2.495.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_no_2.495.pdf</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_lei_no_2.496.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_lei_no_2.496.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PPA – PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021, DO MUNICÍPIO DE COLORADO DO OESTE – RO, LEI Nº 2.037, DE 26 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/pl_2.497.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/pl_2.497.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA REDAÇÃO E ANEXOS II E III DA LEI Nº 2.175, DE 30 DE DEZEMBRO DE 2019, DISPONDO SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/pl_2.498.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/pl_2.498.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO I DA LEI Nº 2.109, DE 18 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/pl_2499.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/pl_2499.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/pl_2500.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/pl_2500.pdf</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/pl_2.501.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/pl_2.501.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O AUTISMO E DISPÕE SOBRE A CRIAÇÃO_x000D_
 DA CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA) NO_x000D_
 ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/pl_2.502.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/pl_2.502.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO DO PPA PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021, DO MUNICÍPIO DE_x000D_
 COLORADO DO OESTE RO, LEI Nº 2.037, DE 26 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/pl_2.503.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/pl_2.503.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS RESULTADOS NOMINAL E PRIMÁRIO CONCERNENTES AOS ANEXOS DE_x000D_
 METAS FISCAIS DA LDO LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA ESTE EXERCÍCIO DE 2020 (LEI Nº 2.172,_x000D_
 DE 12 DE DEZEMBRO DE 2019).</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/pl_2.504.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/pl_2.504.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA DO VALOR DO M² DO TERRENO POR NÍVEL VPN, DO ANEXO II, DA LEI N° 2.111, DE 18 DE_x000D_
 DEZEMBRO DE 2018, QUE ESTABELECE A PLANTA GENÉRICA DE VALORES PARA A COBRANÇA DO_x000D_
 IMPOSTO PREDIAL E TERRITORIAL URBANO DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/1d42afbc.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/1d42afbc.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/plc_107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/plc_107.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) NO ÂMBITO DO_x000D_
 MUNICÍPIO DE COLORADO DO OESTE COM BASE NA LEI COMPLEMENTAR N° 116/2003 E ALTERAÇÕES, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>P.D.L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_decreto_170.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_decreto_170.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO DE CARGO DO VICE-PREFEITO JOÃO BATISTA PEREIRA, QUE HOJE ESTÁ NA CONDIÇÃO DE PREFEITO, PARA O PREFEITO JOSÉ RIBAMAR DE OLIVEIRA QUE RETORNOU DAS FÉRIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_decreto_171.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_decreto_171.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO DECRETO Nº 045/2020, QUE DECLARA ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE COLORADO DO OESTE/RO EM RAZÃO DA PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19) E POR ESTE DETERMINA AS PROVIDÊNCIAS E MEDIDAS PARA O ENFRENTAMENTO, PREVENÇÃO DA TRANSMISSÃO E MITIGAÇÃO DA EMERGÊNCIA DE SAÚDE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/pdl_172.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/pdl_172.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO DECRETO Nº 060/2020, QUE DECLARA ESTADO DE SITUAÇÃO DE CALAMIDADE NO MUNICÍPIO DE COLORADO DO OESTE/RO EM RAZÃO DA PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19) E POR ESTE DETERMINA AS PROVIDÊNCIAS E MEDIDAS PARA O ENFRENTAMENTO, PREVENÇÃO DA TRANSMISSÃO E MITIGAÇÃO DA EMERGÊNCIA DE SAÚDE.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/pdl_173.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/pdl_173.pdf</t>
   </si>
   <si>
     <t>FIXA O NÚMERO DE VEREADORES DA CÂMARA MUNICIPAL DE VEREADORES DE COLORADO DO OESTE PARA A 10ª LEGISLATURA (2021-2024).</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/pdl_174.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/pdl_174.pdf</t>
   </si>
   <si>
     <t>VISA ANTECIPAR A DEVOLUÇÃO DOS RECURSOS DO DUODÉCIMO PARA A EXECUTIVO MUNICIPAL QUE CORRESPONDE AO VALOR DE R$ 100.000,00 (CEM MIL REAIS).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>P.R.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_resolucao_157.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_resolucao_157.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MEDIDAS TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE VEREADORES”.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/pr_158_fXRPxly.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/pr_158_fXRPxly.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MEDIDAS TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE”.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/nova_resolucao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/nova_resolucao.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/178/pr_160.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/178/pr_160.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE NOVAS MEDIDAS TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/pr_161.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/pr_161.pdf</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_resolucao_162.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_resolucao_162.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ATUALIZAÇÃO DAS MEDIDAS TEMPORÁRIAS DE PREVENÇÃO AO CONTÁGIO PELO NOVO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE”.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ataide Ribeiro Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/138/indicacoes_ataide.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/138/indicacoes_ataide.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a instalação de placas de sinalização de trânsito, a pintura de faixa de pedestres e a construção de rampas de acessibilidade para pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_3008.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_3008.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a construção de duas pontes, sendo uma na Rua Paraná, entre a Avenida Xingu e a Avenida Purus, e outra na Rua Cerejeiras, entre a Avenida Amazonas e a Avenida Solimões.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>Evandro Guimarães Prudente</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_3009.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_3009.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através dos meios legais, busque reajustar o valor do Auxílio Alimentação dos Servidores Municipais para o valor de R$ 500,00 (Quinhentos Reais).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>Rudi Romeu Naue</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/indicacoes_3010_4QLuDDE.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/indicacoes_3010_4QLuDDE.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal de Obras e Serviços Públicos, tome as providências cabíveis para aumentar a capacidade da galeria existente próximo a Churrascaria Vale do Guaporé, localizada na Avenida Solimões, entre as Ruas Humaitá e Potiguara.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>Natalio Silva dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/153/indicacoes_3011.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/153/indicacoes_3011.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, tome providencias para aquisição de aparelhos de ar-condicionado, para climatizar todo o prédio do Centro Municipal de Educação Infantil “Monteiro Lobato”.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>Moacir Rodrigues de Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_3012.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_3012.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a aquisição de 04 (quatro) aparelhos de eletrocardiograma, a serem instalados nos postos de saúde do município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_3013.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_3013.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, realize uma vistoria em toda a área urbana do município, e realize a instalação de placas de sinalização de trânsito onde se fizer necessário, juntamente com a pintura de faixas de pedestres em especial no centro comercial.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_3014.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_3014.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, realize uma vistoria em toda a área pavimentada do município e elabore um cronograma de realização de tapa buraco, iniciando pelos setores mais deteriorados.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_3015.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_3015.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal de Saúde, adote o uso de Ivermectina, tanto como tratamento como para a prevenção de COVID- 19, até mesmo em pacientes assintomáticos.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_3016.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_3016.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal competente, analise a possibilidade de conceder uma gratificação aos profissionais que atuam na linha de frente de combate à COVID-19.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_emenda_a_lei_organica_municipal_no_002-2020.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_emenda_a_lei_organica_municipal_no_002-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 13 E 84 DA LEI ORGÂNICA DO MUNICÍPIO DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/proposta_de_alteracao_na_lom_-_ferias_ao_prefeito_e_vice_reeleicao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/proposta_de_alteracao_na_lom_-_ferias_ao_prefeito_e_vice_reeleicao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO PREFEITO E VICE-PREFEITO, EM CASO DE REELEIÇÃO, NO ÚLTIMO ANO DO MANDATO NO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>P.L.C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/plc_107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/plc_107.pdf</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plc_107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plc_107.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/plc_107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/plc_107.pdf</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/248/plc_107.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/248/plc_107.pdf</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/246/plc_108.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/246/plc_108.pdf</t>
   </si>
   <si>
     <t>ACRESCE O PARÁGRAFO ÚNICO AO ARTIGO 3º DA LEI COMPLEMENTAR Nº 052/2009, DE 21 DE DEZEMBRO_x000D_
 DE 2009, QUE REGULAMENTA O IMPOSTO PREDIAL E TERRITORIAL URBANO DO MUNICÍPIO DE COLORADO_x000D_
 DO OESTE-RO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/decreto_no_045_21_de_marco_2020_coronavirus_cala_HpPVPb8.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/decreto_no_045_21_de_marco_2020_coronavirus_cala_HpPVPb8.pdf</t>
   </si>
   <si>
     <t>DECLARA ESTADO DE CALAMIDADE PÚBLICA NO MUNICÍPIO DE COLORADO DO OESTE/RO EM RAZÃO DA PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19) E POR ESTE DETERMINA AS PROVIDÊNCIAS E MEDIDAS PARA O ENFRENTAMENTO, PREVENÇÃO DA TRANSMISSÃO E MITIGAÇÃO DA EMERGÊNCIA DE SAÚDE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/decreto_060_de_01_de_abril_de_2020_prefeitura_mu_EdjKEEq.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/decreto_060_de_01_de_abril_de_2020_prefeitura_mu_EdjKEEq.pdf</t>
   </si>
   <si>
     <t>DECLARA ESTADO DE SITUAÇÃO DE CALAMIDADE NO MUNICÍPIO DE COLORADO DO OESTE/RO EM RAZÃO DA PANDEMIA CAUSADA PELO CORONAVÍRUS (COVID-19) E POR ESTE DETERMINA AS PROVIDÊNCIAS E MEDIDAS PARA O ENFRENTAMENTO, PREVENÇÃO DA TRANSMISSÃO E MITIGAÇÃO DA EMERGÊNCIA DE SAÚDE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1667,68 +1667,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/136/alteracao_da_lei_no_2.173_-_loa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/137/denominacao_da_casa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_-_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/alteracao_da_lei_no_1.834_-_tabela_de_aplicacao__r2DRIaP.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/lei_criacao_de_cargos_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/143/altera_lei_concurso_publico_de_dezembro_2019_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/abertura_de_credito_adicional_especial_oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/abertura_de_credito_adicional_especial_por_super_nkg8jHn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/adesao_ao_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/altera_lei_concurso_publico_de_dezembro_2019_-_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/abertura_de_credito_adicional_suplementar_por_an_9ZQjG7p.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/projeto_de_lei_alteracao_da_lei_no_1.797-_lar_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/projeto_de_lei_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/denominacao_do_ccia_i.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/denominacao_do_ccia_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/denominacao_do_centro_de_convivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/concessao_de_indenizacao_de_transporte_-_acss.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_alteracao_da_lei_no_2.197-arborizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/oficio_e_mensagem_projeto_de_lei_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_iptu_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/abertura_de_credito_adicional_suplementar_e_especial_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/pl_2.453.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/pl_2.454.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/pl_2.455.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/pl_2.456.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/pl_2.457.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/pl_2.458.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/abertura_de_credito_adicional_especial_por_exces_b7mY1qn.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/pl_2.460_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/pl_2.461_5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/pl_2.462.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/pl_2.463.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/pl_2.464.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/pl_2.465_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/pl_2.466.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/pl_2.467.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/pl_2.468.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/pl_2.469.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/pl_2.470.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/pl_2471.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/pl_2.472.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/pl_2.473.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/pl_2.474.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/pl_2.475_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/pl_2.476.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/pl_2.477.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/pl_2.478.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/pl_2.479.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/pl_2.480.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/pl_2.481.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/pl_2.482.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/pl_2483.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/pl_2.484.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/pl_2.485.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/pl_2.486.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/pl_2.487.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/pl_2.488.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/pl_2.489.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/pl_2.490.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/pl_2.491.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/pl_2.492.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/9f68ebf6.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_no_2.494.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_no_2.495.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_lei_no_2.496.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/pl_2.497.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/pl_2.498.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/pl_2499.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/pl_2500.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/pl_2.501.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/pl_2.502.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/pl_2.503.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/pl_2.504.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/1d42afbc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/plc_107.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_decreto_170.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_decreto_171.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/pdl_172.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/pdl_173.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/pdl_174.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_resolucao_157.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/pr_158_fXRPxly.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/nova_resolucao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/178/pr_160.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/pr_161.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_resolucao_162.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/138/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_3008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_3009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/indicacoes_3010_4QLuDDE.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/153/indicacoes_3011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_3012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_3013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_3014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_3015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_3016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_emenda_a_lei_organica_municipal_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/proposta_de_alteracao_na_lom_-_ferias_ao_prefeito_e_vice_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/plc_107.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plc_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/plc_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/248/plc_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/246/plc_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/decreto_no_045_21_de_marco_2020_coronavirus_cala_HpPVPb8.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/decreto_060_de_01_de_abril_de_2020_prefeitura_mu_EdjKEEq.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/136/alteracao_da_lei_no_2.173_-_loa.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/137/denominacao_da_casa_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/139/projeto_de_lei_-_arborizacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/140/alteracao_da_lei_no_1.834_-_tabela_de_aplicacao__r2DRIaP.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/142/lei_criacao_de_cargos_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/143/altera_lei_concurso_publico_de_dezembro_2019_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/144/abertura_de_credito_adicional_especial_oficio_no_082.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/146/abertura_de_credito_adicional_especial_por_super_nkg8jHn.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/147/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/148/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/149/adesao_ao_programa_crianca_feliz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/150/altera_lei_concurso_publico_de_dezembro_2019_-_2.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/151/projeto_de_lei_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/161/abertura_de_credito_adicional_suplementar_por_an_9ZQjG7p.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/162/projeto_de_lei_alteracao_da_lei_no_1.797-_lar_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/163/projeto_de_lei_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/164/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/168/abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/169/denominacao_do_ccia_i.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/170/denominacao_do_ccia_ii.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/171/denominacao_do_centro_de_convivencia_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/172/concessao_de_indenizacao_de_transporte_-_acss.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/173/projeto_de_lei_alteracao_da_lei_no_2.197-arborizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/174/oficio_e_mensagem_projeto_de_lei_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/175/projeto_de_lei_iptu_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/176/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/179/abertura_de_credito_adicional_suplementar_e_especial_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/180/pl_2.453.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/181/pl_2.454.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/182/pl_2.455.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/183/pl_2.456.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/184/pl_2.457.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/185/pl_2.458.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/186/abertura_de_credito_adicional_especial_por_exces_b7mY1qn.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/190/pl_2.460_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/191/pl_2.461_5.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/192/pl_2.462.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/196/pl_2.463.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/197/pl_2.464.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/198/pl_2.465_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/200/pl_2.466.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/201/pl_2.467.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/202/pl_2.468.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/203/pl_2.469.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/204/pl_2.470.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/205/pl_2471.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/206/pl_2.472.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/207/pl_2.473.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/208/pl_2.474.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/209/pl_2.475_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/210/pl_2.476.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/212/pl_2.477.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/213/pl_2.478.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/214/pl_2.479.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/215/pl_2.480.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/216/pl_2.481.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/217/pl_2.482.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/218/pl_2483.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/220/pl_2.484.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/219/pl_2.485.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/221/pl_2.486.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/222/pl_2.487.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/223/pl_2.488.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/224/pl_2.489.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/225/pl_2.490.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/226/pl_2.491.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/227/pl_2.492.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/228/9f68ebf6.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/230/projeto_de_lei_no_2.494.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/231/projeto_de_lei_no_2.495.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/232/projeto_de_lei_no_2.496.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/235/pl_2.497.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/236/pl_2.498.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/237/pl_2499.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/238/pl_2500.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/239/pl_2.501.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/240/pl_2.502.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/241/pl_2.503.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/243/pl_2.504.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/249/1d42afbc.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/247/plc_107.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_decreto_170.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/159/projeto_decreto_171.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/165/pdl_172.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/187/pdl_173.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/199/pdl_174.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/158/projeto_de_resolucao_157.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/166/pr_158_fXRPxly.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/177/nova_resolucao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/178/pr_160.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/211/pr_161.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/229/projeto_de_resolucao_162.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/138/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/141/indicacao_3008.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/145/indicacao_3009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/152/indicacoes_3010_4QLuDDE.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/153/indicacoes_3011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/154/indicacao_3012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/188/indicacao_3013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/189/indicacao_3014.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/193/indicacao_3015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/194/indicacao_3016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/233/projeto_de_emenda_a_lei_organica_municipal_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/234/proposta_de_alteracao_na_lom_-_ferias_ao_prefeito_e_vice_reeleicao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/242/plc_107.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/244/plc_107.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/245/plc_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/248/plc_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/246/plc_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/160/decreto_no_045_21_de_marco_2020_coronavirus_cala_HpPVPb8.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2020/167/decreto_060_de_01_de_abril_de_2020_prefeitura_mu_EdjKEEq.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>