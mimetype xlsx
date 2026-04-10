--- v0 (2026-01-26)
+++ v1 (2026-04-10)
@@ -54,1537 +54,1537 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>P.L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Ribamar de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/15/piso_salarial_acs.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/15/piso_salarial_acs.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, PROJETO DE LEI, dispondo sobre o Piso Salarial_x000D_
 Profissional dos Agentes Comunitários de Saúde do Município de Colorado do_x000D_
 Oeste – RO, referente ao Ano de 2019, para apreciação, deliberação e posterior_x000D_
 aprovação dos Nobres Edis.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/16/abertura_de_credito_adicional_suplementar_e_espec_DYNcB1D.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/16/abertura_de_credito_adicional_suplementar_e_espec_DYNcB1D.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, “PROJETO DE LEI”, dispondo sobre Autorização para Abertura de Créditos Adicionais Suplementar e Especial, com a finalidade de atender às necessidades da Secretaria Municipal de Educação e Cultura – SEMEC, desta Administração Municipal.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/20/abertura_de_credito_adicional_suplementar_e_espec_jdTpBCq.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/20/abertura_de_credito_adicional_suplementar_e_espec_jdTpBCq.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, “PROJETO DE LEI”, dispondo sobre Autorização para Abertura de Créditos Adicionais Suplementar e Especial, com a finalidade de atender às necessidades das Secretarias Municipais de Educação e Cultura – SEMEC e de Esporte, Lazer e Turismo – SEMELT, desta Administração Municipal.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/convenio_com_a_asnaka.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/convenio_com_a_asnaka.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, PROJETO DE LEI, dispondo sobre a Autorização para a Celebração de Convênio com a ASNAKA – Associação Nakayama de Karatê, com a finalidade de realizar em nosso Município a 9ª COPA NAKAYAMA DE KARATÊ, evento este válido como 1ª Fase do Estadual e Seletiva para o Brasileiro 2019.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/23/convenio_com_pm.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/23/convenio_com_pm.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, PROJETO DE LEI dispondo sobre a Autorização para a Celebração de Convênio com o Governo do Estado de Rondônia, por intermédio da Secretaria de Segurança, Defesa e Cidadania – SESDEC-RO e interveniência da PM-RO, com o objetivo do “Apoio Financeiro em pecúnia” com a finalidade da Ajuda de Custo para a Manutenção das Atividades de Segurança Pública no Município Colorado do Oeste – RO.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/26/abertura_de_credito_adicional_suplementar_e_espec_biQuXfA.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/26/abertura_de_credito_adicional_suplementar_e_espec_biQuXfA.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, “PROJETO DE LEI”, dispondo sobre Autorização para Abertura de Créditos Adicionais Suplementar e Especial, com a finalidade de atender às necessidades das Secretarias Municipais de Assistência Social – SEMAS e de Obras e Serviços Públicos – SEMOSP, desta Administração Municipal.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/28/convenio_com_ajm.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/28/convenio_com_ajm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A ASSOCIAÇÃO DE JUDÔ MATSUBARA – AJM, NESTE EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/29/alteracao_da_lei_no_2.105_-_loa.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/29/alteracao_da_lei_no_2.105_-_loa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.105, DE 17 DE DEZEMBRO DE 2018, QUE DISPÕE SOBRE O ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2019.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/30/convenio_com_ajm.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/30/convenio_com_ajm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE “RETIFICAÇÃO” DO ARTIGO 1º DA LEI Nº 2.122, DE 13 DE MARÇO DE 2019, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA A CELEBRAÇÃO DE CONVÊNIO COM O GOVERNO DO ESTADO DE RONDÔNIA, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA, DEFESA E CIDADANIA – SESDEC-RO E INTERVENIÊNCIA DA PM-RO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/31/alteracao_da_lei_no_2.117.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/31/alteracao_da_lei_no_2.117.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE “RETIFICAÇÃO” DO ANEXO ÚNICO DA LEI Nº 2.117, DE 18 DE FEVEREIRO DE 2019, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/alteracao_da_lei_no_2.119.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/alteracao_da_lei_no_2.119.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE “RETIFICAÇÃO” DO ANEXO ÚNICO DA LEI Nº 2.119, DE 19 DE FEVEREIRO DE 2019, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/37/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/37/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, “PROJETO DE LEI”, dispondo sobre Autorização para Abertura de Créditos Adicionais Suplementar e Especial, com a finalidade de atender às necessidades das Secretarias Municipais de Assistência Social – SEMAS e de Educação e Cultura – SEMEC, desta Administração Municipal.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/38/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/38/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
   </si>
   <si>
     <t>Vimos, através do presente, encaminhar a essa Augusta Casa de Leis, Projeto de Lei dispondo sobre ALTERAÇÃO DO ANEXO I DA LEI Nº 2.102, DE 7 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A DEFINIÇÃO DE VALORES DOS PLANTÕES EXTRAS, ATENDIMENTOS DE CONSULTAS E EXAMES A SEREM REALIZADOS POR PROFISSIONAIS DE ESPECIALIDADES NA ÁREA DA SAÚDE, para conhecimento, análise e posterior Aprovação dos Nobres Edis.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_lei_criacao_funcoes.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_lei_criacao_funcoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES GRATIFICADAS DE COORDENADOR DE PATRIMÔNIO E MANUTENÇÃO DE VEÍCULOS, COORDENADOR DE TECNOLOGIA, COMUNICAÇÃO E INFORMAÇÃO, DIRETOR DA ESCOLA DO LEGISLATIVO, COORDENADOR DE TESOURARIA E COORDENADOR DO LEGISLATIVO E PLENÁRIO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/45/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/45/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL “MONTEIRO LOBATO”, NO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/49/piso_salarial_agente_de_endemias.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/49/piso_salarial_agente_de_endemias.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2118.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTAR E ESPECIAL.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/51/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/51/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ANEXO I DA LEI Nº 2.102, DE 7 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A DEFINIÇÃO DE VALORES DOS PLANTÕES EXTRAS, ATENDIMENTOS DE CONSULTAS E EXAMES REALIZADOS POR PROFISSIONAIS DE ESPECIALIDADES NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-_conselho_municipal_de_turismo_revisado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-_conselho_municipal_de_turismo_revisado.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE TURISMO - COMTUR E O FUNDO MUNICIPAL DO TURISMO – FUMTUR.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/54/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/54/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/55/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/55/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/56/abertura_de_credito_adicional_suplementar_e_espec_Wu8bF7E.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/56/abertura_de_credito_adicional_suplementar_e_espec_Wu8bF7E.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, “PROJETO DE LEI”, dispondo sobre Autorização para Abertura de Crédito Adicional Suplementar, com a finalidade de atender às necessidades da Secretaria Municipal de Assistência Social – SEMAS, desta Administração Municipal.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/60/projeto_de_proibicao_do_narguile.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/60/projeto_de_proibicao_do_narguile.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE NARGUILE E/OU ARGUILE EM LOCAL QUE ESPECIFICA, BEM COMO A VENDA DO MESMO E SEUS INSUMOS AOS MENORES DE 18 ANOS DE IDADE NO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_de_lei_municipal_autorizacao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_de_lei_municipal_autorizacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O RECEBIMENTO DE IMÓVEL EM DOAÇÃO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/62/alteracao_da_lei_no_2.003_-_credito_consignado.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/62/alteracao_da_lei_no_2.003_-_credito_consignado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.003, DE 18 DE JULHO DE 2017, QUE DISPÕE SOBRE EMPRÉSTIMOS CONSIGNADOS EM FOLHA DE PAGAMENTO AOS AGENTES POLÍTICOS E SERVIDORES PÚBLICOS MUNICIPAIS DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_gestao_democratica.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_gestao_democratica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GESTÃO DEMOCRÁTICA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE COLORADO DO OESTE-RO</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/68/oficio_000_lei_000_cria_cargos_de_medicos_01_julh_prPiNYj.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/68/oficio_000_lei_000_cria_cargos_de_medicos_01_julh_prPiNYj.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/69/abertura_de_credito_adicional_especial_por_anulac_mjjb99t.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/69/abertura_de_credito_adicional_especial_por_anulac_mjjb99t.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_revogacao_das_leis_1.526_e_2.055.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_revogacao_das_leis_1.526_e_2.055.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL Nº 1.526, DE 23 DE MARÇO DE 2010, LEI MUNICIPAL Nº 2.055, DE 03 DE ABRIL DE 2018, E LEI MUNICIPAL Nº 335, DE 26 DE MARÇO DE 1992.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/71/abertura_de_credito_adicional_suplementar_e_espec_R9cakYt.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/71/abertura_de_credito_adicional_suplementar_e_espec_R9cakYt.pdf</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/72/alteracao_da_lei_no_1.749_-_reajuste_de_auxilio_a_8pi1chD.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/72/alteracao_da_lei_no_1.749_-_reajuste_de_auxilio_a_8pi1chD.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 1º E ARTIGO 4º DA LEI Nº 1.749, DE 31 DE OUTUBRO DE 2013, QUE DISPÕE SOBRE A INSTITUIÇÃO DO AUXÍLIO ALIMENTAÇÃO PARA OS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/74/abertura_de_credito_adicional_suplementar_e_especia.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/74/abertura_de_credito_adicional_suplementar_e_especia.pdf</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_fundo_de_reserva_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_fundo_de_reserva_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DOS DEPÓSITOS JUDICIAIS DE ORIGEM TRIBUTÁRIA OU NÃO TRIBUTÁRIA E INSTITUI O FUNDO DE RESERVA DOS DEPÓSITOS JUDICIAIS NO ÂMBITO DO MUNICÍPIO DE COLORADO DO OESTE/RO, CONFORME DISPÕE A LEI COMPLEMENTAR Nº 151/2015.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOVA REDAÇÃO DA LEGISLAÇÃO QUE TRATA A RESPEITO DA CRIAÇÃO DO PROGRAMA “COLORADO PRODUZINDO MAIS”, E DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL - FMDR.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/77/abertura_de_credito_adicional_suplementar_e_espec_ZFwplgh.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/77/abertura_de_credito_adicional_suplementar_e_espec_ZFwplgh.pdf</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/79/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/79/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/80/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/80/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/abertura_de_credito_adicional_suplementar_e_espec_1vnbqVw.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/abertura_de_credito_adicional_suplementar_e_espec_1vnbqVw.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/82/projeto_lei_controle_interno.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/82/projeto_lei_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre a autorização do Poder Legislativo para contratar um controlador interno de forma temporária e excepcional e dá outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/83/denominacao_capela_mortuaria.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/83/denominacao_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA “CAPELA MORTUÁRIA PROFESSORA LAIZA LUIZ DA SILVA” DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>Rudi Romeu Naue</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_lei_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_lei_1.pdf</t>
   </si>
   <si>
     <t>Ementa: Dá nome de Ginásio Municipal Rosalino Lopes ao conhecido Ginásio Municipal Deputado Federal Chagas Neto.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/87/alteracao_da_lei_no_2.102_-_consultas_terapeuta.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/87/alteracao_da_lei_no_2.102_-_consultas_terapeuta.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.102, DE 7 DE NOVEMBRO DE 2018, QUE DISPÕE SOBRE A DEFINIÇÃO DE VALORES DOS PLANTÕES EXTRAS, ATENDIMENTOS DE CONSULTAS E EXAMES REALIZADOS POR PROFISSIONAIS DE ESPECIALIDADES NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/88/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/88/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_semana_do_bebe.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_semana_do_bebe.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BEBÊ NO MUNICÍPIO DE COLORADO DO OESTE/RO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/95/abertura_de_credito_adicional_suplementar_por_anu_yTXCcvf.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/95/abertura_de_credito_adicional_suplementar_por_anu_yTXCcvf.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/96/concessao_de_indenizacao_de_transporte_a_servidores.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/96/concessao_de_indenizacao_de_transporte_a_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DA INDENIZAÇÃO DE TRANSPORTE A SERVIDORES.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/98/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/98/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/100/oficio_474_lei_regime_proprio_de_previdencia_env_7So7Ghn.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/100/oficio_474_lei_regime_proprio_de_previdencia_env_7So7Ghn.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE COLORADO DO OESTE, E CRIA O INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE COLORADO DO OESTE – IPMCO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ORÇAMENTO GERAL DO MUNICÍPIO DE COLORADO DO OESTE PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/103/alteracao_lei_no_1855-2015.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/103/alteracao_lei_no_1855-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 1º E 2º DA LEI Nº 1.855, DE 08 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/104/abertura_de_credito_adicional_suplementar_e_espe_SZwhhpf.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/104/abertura_de_credito_adicional_suplementar_e_espe_SZwhhpf.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/105/lei_criacao_de_cargos_licitacao_ambiental_18_out_j4OlCy9.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/105/lei_criacao_de_cargos_licitacao_ambiental_18_out_j4OlCy9.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A GRATIFICAÇÃO DE PREGOEIRO, PRESIDENTE DA COMISSÃO PERMANENTE DE LICITAÇÃO- CPLM, E DE SUPERVISOR EM GESTÃO AMBIENTAL DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/106/abertura_de_credito_adicional_suplementar_e_espe_VvWKZLH.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/106/abertura_de_credito_adicional_suplementar_e_espe_VvWKZLH.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_-_alteracao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_-_alteracao.pdf</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/109/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/109/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/112/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/112/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/113/oficio_n_602_27_novembro_2019_revogacao_a_lei_1962.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/113/oficio_n_602_27_novembro_2019_revogacao_a_lei_1962.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI Nº 1.962, DE 9 DE MARÇO DE 2017, QUE DISPÕE SOBRE A DESCENTRALIZAÇÃO ADMINISTRATIVA E FINANCEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/114/abertura_de_credito_adicional_suplementar_por_an_I9JKP0T.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/114/abertura_de_credito_adicional_suplementar_por_an_I9JKP0T.pdf</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/115/oficio_611_lei_palacio_prefeito_cereneu_joao_nau_B1uHxxy.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/115/oficio_611_lei_palacio_prefeito_cereneu_joao_nau_B1uHxxy.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO OFICIAL DO “PAÇO MUNICIPAL” SEDE DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO DE “PALÁCIO PREFEITO CERENEU JOÃO NAUÊ”, em substituição a Palácio das Palmeiras.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/abertura_de_credito_adicional_suplementar_e_especial.pdf</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/lei_2416_-_lei_reforma_administrativa.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/lei_2416_-_lei_reforma_administrativa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA E A REESTRUTURAÇÃO DE CARGOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL de Colorado do Oeste-RO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_lei_conselho_municipal_de_meio_ambiente__aAsCY2t.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_lei_conselho_municipal_de_meio_ambiente__aAsCY2t.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE MEIO AMBIENTE – CMMA E O FUNDO MUNICIPAL DO MEIO AMBIENTE – FMMA DO MUNICIPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO SALARIAL DOS SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/oficio_n_632_lei_cmdca__alterando_a_lei_12696_25_wMUpvc5.doc</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/oficio_n_632_lei_cmdca__alterando_a_lei_12696_25_wMUpvc5.doc</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DE_x000D_
 COLORADO DO OESTE-RO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/cria_cargos_de_medicos_e_outros_13_dezembro_2019.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/cria_cargos_de_medicos_e_outros_13_dezembro_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DO QUADRO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/lei_000_proejto_de_lei_isencao_do_iptu_13_de_dez_5IfV3PL.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/lei_000_proejto_de_lei_isencao_do_iptu_13_de_dez_5IfV3PL.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ISENÇÃO DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) AOS PORTADORES DE DEFICIÊNCIA FÍSICA, MENTAL, INCLUINDO AUTISTAS E/OU PORTADORES DE DOENÇAS GRAVES, RESIDENTE NO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/plano_diretor_do_municipio_de_colorado_do_oeste__ONyYRPr.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/plano_diretor_do_municipio_de_colorado_do_oeste__ONyYRPr.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PLANO DIRETOR DE USO E OCUPAÇÃO DO SOLO MUNICIPAL, ESTABELECE OBJETIVOS, DIRETRIZES E INSTRUMENTOS PARA AS AÇÕES DE PLANEJAMENTO NO MUNICÍPIO DE COLORADO DO OESTE, NOS TERMOS DO ARTIGO 182 DA CONSTITUIÇÃO FEDERAL, DO CAPÍTULO III DA LEI Nº. 10.257/01 - ESTATUTO DAS CIDADES”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/autorizacao_concurso_publico_13_dezembro_2019.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/autorizacao_concurso_publico_13_dezembro_2019.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A AUTORIZAÇÃO PARA A REALIZAÇÃO DE CONCURSO PÚBLICO PARA A CONTRATAÇÃO DE SERVIDORES EFETIVOS DA PREFEITURA MUNICIPAL DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/conselho_municipal_de_saneamento_basico_colorado_c4KxDcX.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/conselho_municipal_de_saneamento_basico_colorado_c4KxDcX.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO-COMSAB DO MUNICÍPIO DE COLORADO DO OESTE-RO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/abertura_de_credito_adicional_especial_regulariz_AhDWYuP.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/abertura_de_credito_adicional_especial_regulariz_AhDWYuP.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, COM A FINALIDADE DE ATENDER ÀS NECESSIDADES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA – SEMEC, DESTA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2349.doc</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2349.doc</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, PROJETO DE LEI, dispondo sobre A INSTITUIÇÃO DO “PROGRAMA BOLSA ATIRADOR”, uma parceria com o Tiro de Guerra 12-001 do Município de Colorado do Oeste.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/10/abertura_de_credito_adicional_suplementar_e_espec_TK9qyWS.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/10/abertura_de_credito_adicional_suplementar_e_espec_TK9qyWS.pdf</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_lei_municipal_deslocamento_conselho_tutelar.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_lei_municipal_deslocamento_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE AUXÍLIO DESLOCAMENTO AO COLEGIADO DO CONSELHO TUTELAR DO MUNICÍPIO DE COLORADO DO OESTE/RO, QUANDO DO TRANSPORTE/DESLOCAMENTO/ACOMPANHAMENTO DE CRIANÇAS E ADOLESCENTES PARA OUTROS MUNICÍPIOS DO ESTADO DE RONDÔNIA.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>P.D.L</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_decreto_167.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_decreto_167.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSMISSÃO DE CARGO DO VICE-PREFEITO JOÃO BATISTA PEREIRA, QUE HOJE ESTÁ NA CONDIÇÃO DE PREFEITO, PARA O PREFEITO JOSÉ RIBAMAR DE OLIVEIRA QUE RETORNOU DO AFASTAMENTO PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_decreto_168.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_decreto_168.pdf</t>
   </si>
   <si>
     <t>APROVAM AS CONTAS DO MUNICÍPIO DE COLORADO DO OESTE, ESTADO DE RONDÔNIA, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2018, DE RESPONSABILIDADE DO SENHOR JOSE RIBAMAR DE OLIVEIRA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_decreto_169.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_decreto_169.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL,_x000D_
 SENHOR JOSÉ RIBAMAR DE OLIVEIRA, CONFORME ART. 62, §3º DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_169.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_169.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FÉRIAS AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL,_x000D_
 SENHOR JOSÉ RIBAMAR DE OLIVEIRA, CONFORME ART. 62, §3º DA LEI ORGANICA MUNICIPAL.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>P.R.</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gercino Garcia Sobrinho</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA O PODER LEGISLATIVO ASSINAR TERMO DE CONVÊNIO COM A COOPERATIVA DE CRÉDITO SICREDI_x000D_
 UNIVALES / RO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/57/projeto_resolucao_sic_1.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/57/projeto_resolucao_sic_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ART. 9º DA LEI N° 12.527, DE NOVEMBRO DE 2011, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL, CRIA O SERVIÇO DE INFORMAÇÃO AO CIDADÃO E A OUVIDORIA PARLAMENTAR.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_resolucao_no_149_64fRo4V.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_resolucao_no_149_64fRo4V.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA DO LEGISLATIVO DA CÂMARA MUNICIPAL DE COLORADO DO OESTE.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_resolucao_no_150.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_resolucao_no_150.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE COLORADO DO OESTE – RO, A CELEBRAR CONVÊNIO COM A ABEL – ASSOCIAÇÃO BRASILEIRA DE ESCOLAS DO LEGISLATIVO E DE CONTAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_no_151.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_no_151.pdf</t>
   </si>
   <si>
     <t>INSTITUI O LOGOTIPO E RESPECTIVO SLOGAN DA ESCOLA DO LEGISLATIVO “PROFESSORA APARECIDA CASTANHO D’ORAZIO” DA CAMARA MUNICIPAL DE COLORADO DO OESTE - RO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/89/proj_res_biblioteca.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/89/proj_res_biblioteca.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A BIBLIOTECA LEGISLATIVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/90/proj_res.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/90/proj_res.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O ART. 4A, NA REDAÇÃO DA RESOLUÇÃO Nº 131, QUE DISPÕE SOBRE A CRIAÇÃO DA ESCOLA DO LEGISLATIVO NO ÂMBITO DO MUNICIPIO DE COLORADO DO OESTE"</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_altera_local_para_realizacao_da_sessao.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_altera_local_para_realizacao_da_sessao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ALTERAÇÃO DE LOCAL PARA REALIZAÇÃO DA 41ª SESSÃO ORDINÁRIA, 03ª SESSÃO LEGISLATIVA, 09ª LEGISLATURA DA CÂMARA MUNICIPAL DE COLORADO DO OESTE – RO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/111/pr_155.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/111/pr_155.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE BENS MÓVEIS PERTENCENTES DO PATRIMÔNIO DA CÂMARA MUNICIPAL DECLARADOS OBSOLETOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/p.r._156.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/p.r._156.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA PROCEDER BAIXA E DOAÇÃO DE BENS MÓVEIS PERTENCENTES AO PATRIMÔNIO DA CÂMARA MUNICIPAL DECLARADOS OBSOLETOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emeda_impositiva_ao_projeto_de_lei_2.409-2019._l_06wXIZh.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emeda_impositiva_ao_projeto_de_lei_2.409-2019._l_06wXIZh.pdf</t>
   </si>
   <si>
     <t>Emendas Impositivas a LOA - Lei Orçamentária Anual 2020.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ataide Ribeiro Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/5/indicacoes_ataide__2980.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/5/indicacoes_ataide__2980.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, João Batista Pereira, para que através Secretaria Municipal de Obras e Serviços Públicos, providencie a construção de Pontes e Bueiros .</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>Marta Barkauskas Dias</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/8/indicacoes_marta_2981.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/8/indicacoes_marta_2981.xps</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a limpeza de todos os bueiros do município.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/9/indicacoes_marta_2982.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/9/indicacoes_marta_2982.xps</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a instalação de barras de proteção na Avenida Marechal e Rua Potiguara, entre as Avenidas Amazonas e Solimões, as lado da ponte localizada sobre o Igarapé Central.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>Evandro Guimarães Prudente</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_2983.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_2983.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie a construção da Ponte sobre o Rio Belo, na Linha 6 (Seis), Rumo Colorado.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_2984.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_2984.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie a reposição de placas de sinalização do município de Colorado do Oeste.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_evandro_2985.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_evandro_2985.xps</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>Natalio Silva dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/18/indicacoes_natalio_2986.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/18/indicacoes_natalio_2986.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, providencie angariar recursos para a aquisição de um ônibus para atender as atividades religiosas, de todas as denominações existentes no município de Colorado do Oeste.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/19/indicacoes_ataide.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/19/indicacoes_ataide.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal de Obras e Serviços Públicos, providencie a abertura da Rua Maranhão, entre a Av. Tapajós e a Av. Paulo de Assis Ribeiro; e abertura de dois trechos da Rua Rondônia, sendo um entre a Av. Tapajós e a Av. Guaporé, com a construção de um bueiro neste trecho, e outro entre a Av. Tapajós e a Av. Paulo de Assis Ribeiro, com a construção de mais um bueiro neste trecho.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>Fabio da Silva Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_2988_fabio.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_2988_fabio.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, que providencie a construção de uma ponte na Avenida Juruá, próximo a Rua Tupinambá.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_2989_fabio.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_2989_fabio.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, que providencie a abertura da Avenida Boa Vista, entre Avenida Marechal Rondon e Rua Potiguara.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_rudi.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_rudi.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal de Obras e Serviços Públicos, providencie a limpeza das laterais e a recuperação da pavimentação asfáltica, no aeroporto do município de Colorado do Oeste - RO.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacoes_ataide_2991.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacoes_ataide_2991.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a iluminação da pista do Aeroporto do nosso município.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_ataide.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_ataide.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a criação de uma Casa de Apoio à Saúde em Porto Velho-RO, aos moradores de Colorado do Oeste, para pacientes que tem necessidade de fazer tratamento médico-hospitalar na Capital.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>Martinho de Souza Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_martinho_2993.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_martinho_2993.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Jose Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a recuperação e o cascalhamento da Mini Eixo.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_martinho_2994.xps</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_martinho_2994.xps</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Jose Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a construção de duas Pontes na Linha 5 (Cinco), Rumo Escondido, sendo nos Km 14 e 16.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacoes_evandro_2995.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacoes_evandro_2995.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através da Secretaria Municipal Competente, busque através de meios legais, proporcionar melhorias nas condições de trabalho dos profissionais da área da saúde.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_martinho.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_martinho.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Jose Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a construção de uma Ponte na Linha 4 (Quatro), Rumo Escondido, no Km 05.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/67/indicacoes_natalio.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/67/indicacoes_natalio.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/84/indicacoes_ataide_salvo_automaticamente.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/84/indicacoes_ataide_salvo_automaticamente.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, a construção de fossas sépticas nas casas do Conjunto Habitacional do Bairro São José, e a canalização das mesmas para uma rede de esgoto.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/85/indicacoes_evandro.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/85/indicacoes_evandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através dos meios legais, elabore projeto para pavimentação asfáltica da Avenida Solimões, entre as Ruas Cambará e Castanheiras e Rua Castanheiras, no trecho compreendido entre o Hospital Municipal de a Avenida Solimões.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacoes_marta.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacoes_marta.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal de Educação e Cultura, providencie a contratação de um mediador para as crianças com transtorno de espectro autista.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>Moacir Rodrigues de Souza</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_moacir.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_moacir.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a instalação de bancos de concreto no módulo esportivo, para os idosos que fazem uso da pista de caminhada.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_fabio.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_fabio.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, que através da Secretaria Municipal de Obras e Serviços Públicos, providencie o cascalhamento e as saídas de água das seguintes Linhas:_x000D_
 - Linha Zero Um e travessões;_x000D_
 - Linha Nova Um e travessões;_x000D_
 - Linha Um e travessões;</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/97/indicacoes_evandro.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/97/indicacoes_evandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através dos órgãos competentes, proceda o cadastramento do aeródromo municipal para posterior regulamentação do mesmo.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_martinho.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_martinho.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie a instalação de manilhas em um bueiro existente no Travessão da L.4 (Linha Quatro) para a L. 5 (Linha Cinco), Rumo Escondido, conhecido como Travessão do Domerviro.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/116/indicacoes_evandro.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/116/indicacoes_evandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que busque através de meios legais, corrigir a alíquota referente a folha do INSS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacoes_ataide_salvo_automaticamente.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacoes_ataide_salvo_automaticamente.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vêm mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, José Ribamar de Oliveira, para que através Secretaria Municipal de Obras e Serviços Públicos, providencie a limpeza dos Igarapés de todos os bairros do município.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Claudair da Silva</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_processo_seletivo.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>CLAUDAIR DA SILVA, portador da cédula de Identidade n.º 605.592 SSP/RO e CPF n.º 609.923.362-87; Vereador desta Comarca, REQUEREM à Mesa Diretora, ouvido o Plenário na forma Regimental, , que se oficie que se oficie ao Prefeito Municipal, Senhor JOSE RIBAMAR DE OLIVEIRA, requisitando que encaminhe a Câmara Municipal, no prazo de 15 (quinze) dias, conforme disposto no Artigo 52, inciso XV da LOM, as seguintes informações:</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PMLO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/58/proposta_de_alteracao_na_lom_-_cmecol.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/58/proposta_de_alteracao_na_lom_-_cmecol.pdf</t>
   </si>
   <si>
     <t>Vimos através do presente, encaminhar a essa Augusta Casa de Leis, PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO, que dispõe sobre A ALTERAÇÃO DO ARTIGO 204 DA LEI ORGÂNICA DO MUNICÍPIO QUE TRATA SOBRE O CONSELHO MUNICIPAL DE EDUCAÇÃO DE COLORADO DO OESTE – CMECOL.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>P.L.C</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR N.º 077, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/53/piso_professores_2019_-_alteracao_l.c._no_087.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/53/piso_professores_2019_-_alteracao_l.c._no_087.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO PERTENCENTES AO  QUADRO DE PESSOAL DE PROVIMENTO EFETIVO DA REDE PÚBLICA MUNICIPAL DE ENSINO  DO MUNICÍPIO DE COLORADO DO OESTE – RO, REFERENTE AO ANO DE 2019.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/----------------------------alteracao_lc_no_053.pdf</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/----------------------------alteracao_lc_no_053.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DOS §1º DOS ARTIGOS 11 E 17 E TABELA I, BEM COMO ACRÉSCIMO DO §3º AO ARTIGO 11 E TABELA II AO ANEXO DA LISTA DE SERVIÇOS DA LEI COMPLEMENTAR Nº 053, DE 21 DE DEZEMBRO DE 2009.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1891,68 +1891,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/15/piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/16/abertura_de_credito_adicional_suplementar_e_espec_DYNcB1D.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/20/abertura_de_credito_adicional_suplementar_e_espec_jdTpBCq.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/convenio_com_a_asnaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/23/convenio_com_pm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/26/abertura_de_credito_adicional_suplementar_e_espec_biQuXfA.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/28/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/29/alteracao_da_lei_no_2.105_-_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/30/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/31/alteracao_da_lei_no_2.117.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/alteracao_da_lei_no_2.119.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/37/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/38/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_lei_criacao_funcoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/45/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/49/piso_salarial_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/51/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-_conselho_municipal_de_turismo_revisado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/54/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/55/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/56/abertura_de_credito_adicional_suplementar_e_espec_Wu8bF7E.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/60/projeto_de_proibicao_do_narguile.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_de_lei_municipal_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/62/alteracao_da_lei_no_2.003_-_credito_consignado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/68/oficio_000_lei_000_cria_cargos_de_medicos_01_julh_prPiNYj.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/69/abertura_de_credito_adicional_especial_por_anulac_mjjb99t.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_revogacao_das_leis_1.526_e_2.055.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/71/abertura_de_credito_adicional_suplementar_e_espec_R9cakYt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/72/alteracao_da_lei_no_1.749_-_reajuste_de_auxilio_a_8pi1chD.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/74/abertura_de_credito_adicional_suplementar_e_especia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_fundo_de_reserva_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/77/abertura_de_credito_adicional_suplementar_e_espec_ZFwplgh.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/79/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/80/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/abertura_de_credito_adicional_suplementar_e_espec_1vnbqVw.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/82/projeto_lei_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/83/denominacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_lei_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/87/alteracao_da_lei_no_2.102_-_consultas_terapeuta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/88/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_semana_do_bebe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/95/abertura_de_credito_adicional_suplementar_por_anu_yTXCcvf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/96/concessao_de_indenizacao_de_transporte_a_servidores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/98/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/100/oficio_474_lei_regime_proprio_de_previdencia_env_7So7Ghn.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/103/alteracao_lei_no_1855-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/104/abertura_de_credito_adicional_suplementar_e_espe_SZwhhpf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/105/lei_criacao_de_cargos_licitacao_ambiental_18_out_j4OlCy9.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/106/abertura_de_credito_adicional_suplementar_e_espe_VvWKZLH.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/109/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/112/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/113/oficio_n_602_27_novembro_2019_revogacao_a_lei_1962.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/114/abertura_de_credito_adicional_suplementar_por_an_I9JKP0T.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/115/oficio_611_lei_palacio_prefeito_cereneu_joao_nau_B1uHxxy.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/lei_2416_-_lei_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_lei_conselho_municipal_de_meio_ambiente__aAsCY2t.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/oficio_n_632_lei_cmdca__alterando_a_lei_12696_25_wMUpvc5.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/cria_cargos_de_medicos_e_outros_13_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/lei_000_proejto_de_lei_isencao_do_iptu_13_de_dez_5IfV3PL.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/plano_diretor_do_municipio_de_colorado_do_oeste__ONyYRPr.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/autorizacao_concurso_publico_13_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/conselho_municipal_de_saneamento_basico_colorado_c4KxDcX.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/abertura_de_credito_adicional_especial_regulariz_AhDWYuP.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2349.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/10/abertura_de_credito_adicional_suplementar_e_espec_TK9qyWS.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_lei_municipal_deslocamento_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_decreto_167.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_decreto_168.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_decreto_169.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_169.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/57/projeto_resolucao_sic_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_resolucao_no_149_64fRo4V.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_resolucao_no_150.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_no_151.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/89/proj_res_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/90/proj_res.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_altera_local_para_realizacao_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/111/pr_155.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/p.r._156.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emeda_impositiva_ao_projeto_de_lei_2.409-2019._l_06wXIZh.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/5/indicacoes_ataide__2980.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/8/indicacoes_marta_2981.xps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/9/indicacoes_marta_2982.xps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_2983.xps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_2984.xps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_evandro_2985.xps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/18/indicacoes_natalio_2986.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/19/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_2988_fabio.xps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_2989_fabio.xps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_rudi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacoes_ataide_2991.xps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_martinho_2993.xps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_martinho_2994.xps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacoes_evandro_2995.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_martinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/67/indicacoes_natalio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/84/indicacoes_ataide_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/85/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacoes_marta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_moacir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_fabio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/97/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_martinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/116/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacoes_ataide_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/58/proposta_de_alteracao_na_lom_-_cmecol.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/53/piso_professores_2019_-_alteracao_l.c._no_087.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/----------------------------alteracao_lc_no_053.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/15/piso_salarial_acs.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/16/abertura_de_credito_adicional_suplementar_e_espec_DYNcB1D.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/20/abertura_de_credito_adicional_suplementar_e_espec_jdTpBCq.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/22/convenio_com_a_asnaka.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/23/convenio_com_pm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/26/abertura_de_credito_adicional_suplementar_e_espec_biQuXfA.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/28/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/29/alteracao_da_lei_no_2.105_-_loa.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/30/convenio_com_ajm.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/31/alteracao_da_lei_no_2.117.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/32/alteracao_da_lei_no_2.119.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/37/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/38/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/44/projeto_lei_criacao_funcoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/45/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/49/piso_salarial_agente_de_endemias.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/50/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/51/alteracao_da_lei_no_2.102_-_plantao_extra_e_consultas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/52/projeto_de_lei_-_conselho_municipal_de_turismo_revisado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/54/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/55/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/56/abertura_de_credito_adicional_suplementar_e_espec_Wu8bF7E.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/60/projeto_de_proibicao_do_narguile.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/61/projeto_de_lei_municipal_autorizacao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/62/alteracao_da_lei_no_2.003_-_credito_consignado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/63/projeto_de_lei_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/68/oficio_000_lei_000_cria_cargos_de_medicos_01_julh_prPiNYj.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/69/abertura_de_credito_adicional_especial_por_anulac_mjjb99t.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/70/projeto_de_lei_revogacao_das_leis_1.526_e_2.055.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/71/abertura_de_credito_adicional_suplementar_e_espec_R9cakYt.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/72/alteracao_da_lei_no_1.749_-_reajuste_de_auxilio_a_8pi1chD.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/74/abertura_de_credito_adicional_suplementar_e_especia.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/75/projeto_de_lei_fundo_de_reserva_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/76/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/77/abertura_de_credito_adicional_suplementar_e_espec_ZFwplgh.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/79/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/80/projeto_de_lei_nova_redacao_lei_2.020-2017.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/81/abertura_de_credito_adicional_suplementar_e_espec_1vnbqVw.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/82/projeto_lei_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/83/denominacao_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/86/projeto_lei_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/87/alteracao_da_lei_no_2.102_-_consultas_terapeuta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/88/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/94/projeto_de_lei_semana_do_bebe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/95/abertura_de_credito_adicional_suplementar_por_anu_yTXCcvf.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/96/concessao_de_indenizacao_de_transporte_a_servidores.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/98/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/100/oficio_474_lei_regime_proprio_de_previdencia_env_7So7Ghn.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/101/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/103/alteracao_lei_no_1855-2015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/104/abertura_de_credito_adicional_suplementar_e_espe_SZwhhpf.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/105/lei_criacao_de_cargos_licitacao_ambiental_18_out_j4OlCy9.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/106/abertura_de_credito_adicional_suplementar_e_espe_VvWKZLH.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/107/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/108/projeto_de_lei_-_alteracao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/109/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/112/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/113/oficio_n_602_27_novembro_2019_revogacao_a_lei_1962.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/114/abertura_de_credito_adicional_suplementar_por_an_I9JKP0T.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/115/oficio_611_lei_palacio_prefeito_cereneu_joao_nau_B1uHxxy.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/121/abertura_de_credito_adicional_suplementar_e_especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/122/lei_2416_-_lei_reforma_administrativa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/123/projeto_lei_conselho_municipal_de_meio_ambiente__aAsCY2t.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/125/oficio_n_632_lei_cmdca__alterando_a_lei_12696_25_wMUpvc5.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/126/cria_cargos_de_medicos_e_outros_13_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/127/lei_000_proejto_de_lei_isencao_do_iptu_13_de_dez_5IfV3PL.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/128/plano_diretor_do_municipio_de_colorado_do_oeste__ONyYRPr.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/129/autorizacao_concurso_publico_13_dezembro_2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/130/conselho_municipal_de_saneamento_basico_colorado_c4KxDcX.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/134/abertura_de_credito_adicional_especial_regulariz_AhDWYuP.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/6/pl_2349.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/10/abertura_de_credito_adicional_suplementar_e_espec_TK9qyWS.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/11/projeto_de_lei_municipal_deslocamento_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/7/projeto_decreto_167.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/118/projeto_decreto_168.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/132/projeto_decreto_169.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/133/projeto_decreto_169.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/14/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/57/projeto_resolucao_sic_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/64/projeto_de_resolucao_no_149_64fRo4V.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/65/projeto_de_resolucao_no_150.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_no_151.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/89/proj_res_biblioteca.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/90/proj_res.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/110/projeto_altera_local_para_realizacao_da_sessao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/111/pr_155.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/120/p.r._156.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/119/emeda_impositiva_ao_projeto_de_lei_2.409-2019._l_06wXIZh.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/5/indicacoes_ataide__2980.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/8/indicacoes_marta_2981.xps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/9/indicacoes_marta_2982.xps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/12/indicacao_2983.xps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/13/indicacao_2984.xps" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/17/indicacao_evandro_2985.xps" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/18/indicacoes_natalio_2986.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/19/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/24/indicacao_2988_fabio.xps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/25/indicacao_2989_fabio.xps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/27/indicacoes_rudi.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/33/indicacoes_ataide_2991.xps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/41/indicacoes_ataide.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/35/indicacoes_martinho_2993.xps" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/36/indicacoes_martinho_2994.xps" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/48/indicacoes_evandro_2995.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/59/indicacoes_martinho.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/67/indicacoes_natalio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/84/indicacoes_ataide_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/85/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/91/indicacoes_marta.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/92/indicacao_moacir.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/93/indicacoes_fabio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/97/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/99/indicacoes_martinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/116/indicacoes_evandro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/117/indicacoes_ataide_salvo_automaticamente.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/47/requerimento_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/58/proposta_de_alteracao_na_lom_-_cmecol.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/39/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_lei_complementar_no_000_-_reajuste_salarial_2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/53/piso_professores_2019_-_alteracao_l.c._no_087.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2019/131/----------------------------alteracao_lc_no_053.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>