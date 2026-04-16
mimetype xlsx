--- v0 (2026-01-26)
+++ v1 (2026-04-16)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Martinho de Souza Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/indicacoes_martinho.docx</t>
+    <t>http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/indicacoes_martinho.docx</t>
   </si>
   <si>
     <t>Senhor Presidente e Senhores Vereadores,_x000D_
 _x000D_
 O Vereador que esta subscreve, de acordo com atribuições conferidas pelo Regimento Interno, vem mui respeitosamente indicar ao Prefeito Municipal de Colorado do Oeste, Estado de Rondônia, Jose Ribamar de Oliveira, para que através Secretaria Municipal Competente, providencie o encascalhamento da Mini Eixo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -407,68 +407,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/indicacoes_martinho.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coloradodooeste.ro.leg.br/media/sapl/public/materialegislativa/2018/3/indicacoes_martinho.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>